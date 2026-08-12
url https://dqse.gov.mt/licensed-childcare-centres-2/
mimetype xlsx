--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -3,87 +3,87 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilearnedu-my.sharepoint.com/personal/andre_josef_galea_ilearn_edu_mt/Documents/Desktop/Back up PC work/Desktop/Databases/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="126" documentId="13_ncr:1_{88A28D4C-3362-49C7-A0A8-861BBBBF186B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FE34FD18-E170-459B-A40B-551D706ECAF6}"/>
+  <xr:revisionPtr revIDLastSave="171" documentId="13_ncr:1_{88A28D4C-3362-49C7-A0A8-861BBBBF186B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{211148FD-5E1D-4A64-80B1-E1C117E5F73E}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet!$F$1:$F$948</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet!$F$1:$F$950</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1185" uniqueCount="837">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Centre Name</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>Locality</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Contact Number</t>
   </si>
   <si>
@@ -374,53 +374,50 @@
   <si>
     <t>Il-Kuluri Child Care Centre</t>
   </si>
   <si>
     <t>Kumpless Aċċess</t>
   </si>
   <si>
     <t>Triq San Dwardu</t>
   </si>
   <si>
     <t>Birgu</t>
   </si>
   <si>
     <t>23985119</t>
   </si>
   <si>
     <t>Il-Manuċċa Zejtun Childcare Centre</t>
   </si>
   <si>
     <t>Ġnien l-Għannejja Żwieten</t>
   </si>
   <si>
     <t>Triq id-Daħla ta' San Tumas</t>
   </si>
   <si>
-    <t>Ms Doris Abela</t>
-[...1 lines deleted...]
-  <si>
     <t>Il-Merill Childcare Centre</t>
   </si>
   <si>
     <t>St. Clare College Pembroke Primary</t>
   </si>
   <si>
     <t>Triq il-Kurunell Lorenzo Manche</t>
   </si>
   <si>
     <t xml:space="preserve">21376644 / 2137 6655 </t>
   </si>
   <si>
     <t>Il-Passju Childcare Centre</t>
   </si>
   <si>
     <t>Jobsplus Head Office</t>
   </si>
   <si>
     <t>Birżebbuġa Road</t>
   </si>
   <si>
     <t>Birżebbuġia</t>
   </si>
   <si>
     <t>22201898/22201406/22201124</t>
@@ -789,53 +786,50 @@
     <t>Ms Doreen Barr</t>
   </si>
   <si>
     <t>contact@pa-holdings.com</t>
   </si>
   <si>
     <t>27138137</t>
   </si>
   <si>
     <t>Triq San Albert</t>
   </si>
   <si>
     <t>Triq Tumas Dingli</t>
   </si>
   <si>
     <t>Tetris Childcare Centre</t>
   </si>
   <si>
     <t>Triq Santa Katarina</t>
   </si>
   <si>
     <t>Mqabba</t>
   </si>
   <si>
     <t>Ms Chrystal Magro Bugeja</t>
-  </si>
-[...1 lines deleted...]
-    <t>teris.playcentre@gmail.com</t>
   </si>
   <si>
     <t>Wiggles 'N' Wriggles Childcare Centre</t>
   </si>
   <si>
     <t>Delfina</t>
   </si>
   <si>
     <t>Triq il-Linja</t>
   </si>
   <si>
     <t>info@wigglesnwriggles.com</t>
   </si>
   <si>
     <t>Ponsonby Street</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>firststepsmalta@gmail.com</t>
   </si>
@@ -2034,65 +2028,50 @@
   <si>
     <t>tinytoesmalta@gmail.com</t>
   </si>
   <si>
     <t>Ms Alexia Pirotta</t>
   </si>
   <si>
     <t>Triq John Borg</t>
   </si>
   <si>
     <t>Tiny Toes Childcare Centre</t>
   </si>
   <si>
     <t>tinyfingerslittletoesnursery@gmail.com</t>
   </si>
   <si>
     <t>Ms Monica Portelli</t>
   </si>
   <si>
     <t>Triq Giacint Tua</t>
   </si>
   <si>
     <t>Tiny Fingers Little Toes Childcare Centre</t>
   </si>
   <si>
-    <t>21436371</t>
-[...13 lines deleted...]
-  <si>
     <t>friggieri.charlene@gmail.com</t>
   </si>
   <si>
     <t>Ms Charlene Friggieri</t>
   </si>
   <si>
     <t>Oratory Street</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>The Play House Childcare Centre</t>
   </si>
   <si>
     <t>Ġojja Childcare Centre</t>
   </si>
   <si>
     <t>C/O St. Joachim Primary School, 316</t>
   </si>
   <si>
     <t>Lampuka Street</t>
   </si>
   <si>
     <t>21560556</t>
@@ -2100,53 +2079,50 @@
   <si>
     <t>gharb.lc@gov.mt</t>
   </si>
   <si>
     <t>Ms Mary Lise Xuereb</t>
   </si>
   <si>
     <t>Għarb, Gozo</t>
   </si>
   <si>
     <t>Visitation Street</t>
   </si>
   <si>
     <t>Ċentru Ċiviku, Kunsill Lokali</t>
   </si>
   <si>
     <t>Footsteps Childcare Centre</t>
   </si>
   <si>
     <t>Seba' Sema Childcare Centre</t>
   </si>
   <si>
     <t>Ganu Street</t>
   </si>
   <si>
-    <t>Ms Marilyn Scicluna</t>
-[...1 lines deleted...]
-  <si>
     <t>info@sebasema.com</t>
   </si>
   <si>
     <t>Bright Sparks 2 Childcare Centre</t>
   </si>
   <si>
     <t>brightsparks2malta@gmail.com</t>
   </si>
   <si>
     <t>Ms Marion Houghton</t>
   </si>
   <si>
     <t>Marionhoughton1987@hotmail.com</t>
   </si>
   <si>
     <t>21414246/99504055</t>
   </si>
   <si>
     <t>happytrailsmalta@gmail.com</t>
   </si>
   <si>
     <t>Naoura</t>
   </si>
   <si>
     <t>Little Sunbeams Childcare Centre</t>
@@ -2565,51 +2541,90 @@
   <si>
     <t>Triq is-Salina</t>
   </si>
   <si>
     <t>Mr Mary Ann Vella</t>
   </si>
   <si>
     <t>maryann@outlook.coop</t>
   </si>
   <si>
     <t>Mr Sebastian Camilleri</t>
   </si>
   <si>
     <t>newarkN.K@outlook.com</t>
   </si>
   <si>
     <t>info@brightstars.mt</t>
   </si>
   <si>
     <t>Ms Karen Dalli</t>
   </si>
   <si>
     <t>Ms Caroline Camilleri</t>
   </si>
   <si>
-    <t>Updated on 18/06/2026</t>
+    <t>tetris.playcentre@gmail.com</t>
+  </si>
+  <si>
+    <t>Qalb it-Tfal Childcare Centre</t>
+  </si>
+  <si>
+    <t>Triq il-Bazilika</t>
+  </si>
+  <si>
+    <t>Cuddly Cubs Childcare Centre</t>
+  </si>
+  <si>
+    <t>Ms Martha Lynn Agius</t>
+  </si>
+  <si>
+    <t>Ms Rebecca Bajada Galea</t>
+  </si>
+  <si>
+    <t>Triq il-Fawwara</t>
+  </si>
+  <si>
+    <t>becky@rbaccountancy.eu</t>
+  </si>
+  <si>
+    <t>qalbitfalchildcare@gmail.com</t>
+  </si>
+  <si>
+    <t>Seba' Sema f'Kull Staġun Childcare Centre</t>
+  </si>
+  <si>
+    <t>Triq Ignazio Saverio Mifsud</t>
+  </si>
+  <si>
+    <t>Ms Marilyn Meli</t>
+  </si>
+  <si>
+    <t>Updated on 26/07/2026</t>
+  </si>
+  <si>
+    <t>Ms Jaon Agius</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3076,81 +3091,81 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brightstars.mt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@enchantedforest.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dawradurella.com.mt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:funtimemalta@hotmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stcecilias.info@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littlecubsinfo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pizzipizzikannachildcare.fes@gov.mt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.galea@stcatherines.eu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tinytoesmalta@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claire.a.attard@gov.mt;celia.falzon@gov.mt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:starting.blocks.educare.ltd@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wigglesnwriggles.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hugsghaxaq@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newarkN.K@outlook.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kidshaven.childcare.malta@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:little.explorers.childcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lovelikemummy@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bilecimaria@hotmail.co.uk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rainbowkids_childcare@hotmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brightsparks2malta@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dawradurella.com.mt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stritamalta@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mqabba@zugraga.mt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackvella@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samsamchildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christabelle@lilvillechildcare.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@tinyscholars.mt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stjulians@zugraga.mt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@littlemindsmalta.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littlememalta@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wigglesnwriggles.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kidsarkmalta@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simonsaysnursery@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dawradurella.com.mt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doreen@kidzonemalta.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catdsh50@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christabelle@lilvillechildcare.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fantasija.com.mt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@ga.com.mt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:growingowls@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administration@littleeinsteins.education" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexia.tonna-micallef@gov.mt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djamantchildcare.fes@gov.mt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinah@djourneychildcare.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zebbug@zugraga.mt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bambinellachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littleelephantscms@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leanne.spiteri@sanandrea.edu.mt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:puddlescentre@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donha.formosa@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bennienachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjschildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safaritots174@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruthbezzina@hotmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teris.playcentre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vista.coop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victoria.sultana@outlook.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samsamchildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marionhoughton1987@hotmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MagicWonders@mcast.edu.mt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristallinachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giziminachildcare.fes@gov.mt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msida@zugraga.mt" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:starting.blocks.educare.ltd@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firststepsmalta@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@minimemalta.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firststepsmalta@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:starting.blocks.educare.ltd@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@littleowlschildcare.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lecolemalta.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peekabooelc@yahoo.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryann@outlook.coop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jodochildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wigglesnwriggles.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administration@littleeinsteins.education" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@saghtrijachildcare.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sebasema.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christabelle@lilvillechildcare.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littlethinkersnorth@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fgura@zugraga.mt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ghaxaq@zugraga.mt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@littlefishmalta.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loredanacamillerigrech@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kylieatnuna@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:little.explorers.childcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@littlemindsmalta.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@littlebunnychildcare.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dale@risingstars.mt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kikkaschildcare@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apply@magiccastlechildcare.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:happytrailsmalta@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zejtun@zugraga.mt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanie@totcarecentre.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brightstars.mt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@enchantedforest.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dawradurella.com.mt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:funtimemalta@hotmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stcecilias.info@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littlecubsinfo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pizzipizzikannachildcare.fes@gov.mt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:starting.blocks.educare.ltd@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wigglesnwriggles.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hugsghaxaq@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newarkN.K@outlook.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kidshaven.childcare.malta@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:little.explorers.childcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lovelikemummy@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bilecimaria@hotmail.co.uk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rainbowkids_childcare@hotmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brightsparks2malta@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dawradurella.com.mt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stritamalta@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mqabba@zugraga.mt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sebasema.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackvella@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samsamchildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christabelle@lilvillechildcare.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@tinyscholars.mt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stjulians@zugraga.mt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@littlemindsmalta.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littlememalta@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wigglesnwriggles.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kidsarkmalta@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simonsaysnursery@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dawradurella.com.mt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doreen@kidzonemalta.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catdsh50@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnsnursery@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christabelle@lilvillechildcare.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fantasija.com.mt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@ga.com.mt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:growingowls@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administration@littleeinsteins.education" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexia.tonna-micallef@gov.mt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djamantchildcare.fes@gov.mt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinah@djourneychildcare.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zebbug@zugraga.mt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bambinellachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littleelephantscms@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leanne.spiteri@sanandrea.edu.mt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:puddlescentre@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donha.formosa@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bennienachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjschildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safaritots174@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruthbezzina@hotmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@rbaccountancy.eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tetris.playcentre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vista.coop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victoria.sultana@outlook.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samsamchildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marionhoughton1987@hotmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MagicWonders@mcast.edu.mt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristallinachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giziminachildcare.fes@gov.mt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msida@zugraga.mt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:starting.blocks.educare.ltd@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firststepsmalta@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@minimemalta.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firststepsmalta@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:starting.blocks.educare.ltd@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@littleowlschildcare.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lecolemalta.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peekabooelc@yahoo.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryann@outlook.coop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jodochildcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wigglesnwriggles.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administration@littleeinsteins.education" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@saghtrijachildcare.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teamtickles.com.mt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sebasema.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christabelle@lilvillechildcare.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:littlethinkersnorth@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revadachildcare@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fgura@zugraga.mt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ghaxaq@zugraga.mt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@littlefishmalta.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loredanacamillerigrech@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kylieatnuna@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:little.explorers.childcarecentre@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@littlemindsmalta.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@littlebunnychildcare.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qalbitfalchildcare@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dale@risingstars.mt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kikkaschildcare@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apply@magiccastlechildcare.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:happytrailsmalta@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zejtun@zugraga.mt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanie@totcarecentre.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.galea@stcatherines.eu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tinytoesmalta@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claire.a.attard@gov.mt;celia.falzon@gov.mt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:I948"/>
+  <dimension ref="A1:I950"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="51" zoomScaleNormal="51" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:I1"/>
+      <selection pane="bottomLeft" activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.58203125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.08203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="68.5" style="8" customWidth="1"/>
     <col min="3" max="3" width="52.83203125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="42.75" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="46.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.83203125" style="8" customWidth="1"/>
     <col min="9" max="9" width="30.33203125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1">
       <c r="A2" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
@@ -3213,5804 +3228,5838 @@
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="10">
         <v>27562373</v>
       </c>
       <c r="I4" s="4">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15.75" customHeight="1">
       <c r="A5" s="22">
         <v>3</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="10">
         <v>11</v>
       </c>
       <c r="D5" s="17" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E5" s="17" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10">
         <v>27809439</v>
       </c>
       <c r="I5" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1">
       <c r="A6" s="22">
         <v>4</v>
       </c>
       <c r="B6" s="20" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C6" s="10" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D6" s="17" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E6" s="17" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="F6" s="17" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="H6" s="10" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I6" s="4">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" customHeight="1">
       <c r="A7" s="22">
         <v>5</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="10">
         <v>72</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="10">
         <v>77773870</v>
       </c>
       <c r="I7" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1">
       <c r="A8" s="22">
         <v>6</v>
       </c>
       <c r="B8" s="20" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="C8" s="10">
         <v>77</v>
       </c>
       <c r="D8" s="17" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="E8" s="17" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="G8" s="15" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="H8" s="11">
         <v>21806860</v>
       </c>
       <c r="I8" s="4">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1">
       <c r="A9" s="22">
         <v>7</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="17" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="17" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G9" s="15" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="H9" s="10" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="I9" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15.75" customHeight="1">
       <c r="A10" s="22">
         <v>8</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="17" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="17" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G10" s="15" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="H10" s="10" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="I10" s="4">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15.75" customHeight="1">
       <c r="A11" s="22">
         <v>9</v>
       </c>
       <c r="B11" s="20" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C11" s="10">
         <v>5</v>
       </c>
       <c r="D11" s="17" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="17" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="G11" s="15" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="H11" s="10">
         <v>79910135</v>
       </c>
       <c r="I11" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="22">
         <v>10</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C12" s="10">
         <v>17</v>
       </c>
       <c r="D12" s="17" t="s">
+        <v>269</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="F12" s="17" t="s">
         <v>271</v>
       </c>
-      <c r="E12" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="15" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="H12" s="10">
         <v>21808134</v>
       </c>
       <c r="I12" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1">
       <c r="A13" s="22">
         <v>11</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="10">
         <v>21802191</v>
       </c>
       <c r="I13" s="4">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
       <c r="A14" s="22">
         <v>12</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="C14" s="10">
         <v>100</v>
       </c>
       <c r="D14" s="17" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="G14" s="15" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="H14" s="10" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="I14" s="4">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1">
       <c r="A15" s="22">
         <v>13</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
       <c r="C15" s="10">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>782</v>
+        <v>829</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>520</v>
+        <v>26</v>
       </c>
       <c r="F15" s="17" t="s">
-        <v>783</v>
+        <v>828</v>
       </c>
       <c r="G15" s="15" t="s">
-        <v>784</v>
+        <v>830</v>
       </c>
       <c r="H15" s="10">
-        <v>21222263</v>
+        <v>99843035</v>
       </c>
       <c r="I15" s="4">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="15.75" customHeight="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
       <c r="A16" s="22">
         <v>14</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>773</v>
+      </c>
+      <c r="C16" s="10">
+        <v>29</v>
       </c>
       <c r="D16" s="17" t="s">
-        <v>37</v>
+        <v>774</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>34</v>
+        <v>518</v>
       </c>
       <c r="F16" s="17" t="s">
-        <v>38</v>
+        <v>775</v>
       </c>
       <c r="G16" s="15" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>776</v>
+      </c>
+      <c r="H16" s="10">
+        <v>21222263</v>
       </c>
       <c r="I16" s="4">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1">
       <c r="A17" s="22">
         <v>15</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="C17" s="10">
         <v>35</v>
       </c>
+      <c r="C17" s="10" t="s">
+        <v>36</v>
+      </c>
       <c r="D17" s="17" t="s">
-        <v>381</v>
+        <v>37</v>
       </c>
       <c r="E17" s="17" t="s">
-        <v>380</v>
+        <v>34</v>
       </c>
       <c r="F17" s="17" t="s">
-        <v>376</v>
+        <v>38</v>
       </c>
       <c r="G17" s="15" t="s">
-        <v>375</v>
+        <v>39</v>
       </c>
       <c r="H17" s="10" t="s">
-        <v>379</v>
+        <v>40</v>
       </c>
       <c r="I17" s="4">
-        <v>92</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1">
       <c r="A18" s="22">
         <v>16</v>
       </c>
       <c r="B18" s="20" t="s">
+        <v>376</v>
+      </c>
+      <c r="C18" s="10">
+        <v>35</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>379</v>
+      </c>
+      <c r="E18" s="17" t="s">
         <v>378</v>
       </c>
-      <c r="C18" s="10"/>
-      <c r="D18" s="17" t="s">
+      <c r="F18" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="H18" s="10" t="s">
         <v>377</v>
       </c>
-      <c r="E18" s="17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I18" s="4">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1">
       <c r="A19" s="22">
         <v>17</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>376</v>
+      </c>
+      <c r="C19" s="10"/>
+      <c r="D19" s="17" t="s">
+        <v>375</v>
       </c>
       <c r="E19" s="17" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="F19" s="17" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="G19" s="15" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>99635277</v>
+        <v>373</v>
+      </c>
+      <c r="H19" s="10" t="s">
+        <v>372</v>
       </c>
       <c r="I19" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1">
       <c r="A20" s="22">
         <v>18</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C20" s="10"/>
+        <v>376</v>
+      </c>
       <c r="D20" s="10" t="s">
-        <v>42</v>
+        <v>683</v>
       </c>
       <c r="E20" s="17" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="F20" s="17" t="s">
-        <v>43</v>
+        <v>374</v>
       </c>
       <c r="G20" s="15" t="s">
-        <v>44</v>
+        <v>373</v>
       </c>
       <c r="H20" s="10">
-        <v>27120910</v>
+        <v>99635277</v>
       </c>
       <c r="I20" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1">
       <c r="A21" s="22">
         <v>19</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>712</v>
+        <v>41</v>
       </c>
       <c r="C21" s="10"/>
-      <c r="D21" s="17" t="s">
-        <v>713</v>
+      <c r="D21" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="E21" s="17" t="s">
-        <v>310</v>
+        <v>28</v>
       </c>
       <c r="F21" s="17" t="s">
-        <v>390</v>
+        <v>43</v>
       </c>
       <c r="G21" s="15" t="s">
-        <v>756</v>
+        <v>44</v>
       </c>
       <c r="H21" s="10">
-        <v>25985568</v>
+        <v>27120910</v>
       </c>
       <c r="I21" s="4">
-        <v>89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1">
       <c r="A22" s="22">
         <v>20</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="C22" s="10"/>
       <c r="D22" s="17" t="s">
-        <v>46</v>
+        <v>705</v>
       </c>
       <c r="E22" s="17" t="s">
-        <v>24</v>
+        <v>308</v>
       </c>
       <c r="F22" s="17" t="s">
-        <v>47</v>
+        <v>388</v>
       </c>
       <c r="G22" s="15" t="s">
-        <v>48</v>
+        <v>748</v>
       </c>
       <c r="H22" s="10">
-        <v>21697773</v>
+        <v>25985568</v>
       </c>
       <c r="I22" s="4">
-        <v>22</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15.75" customHeight="1">
       <c r="A23" s="22">
         <v>21</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C23" s="10">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E23" s="17" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="F23" s="17" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="G23" s="15" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>48</v>
+      </c>
+      <c r="H23" s="10">
+        <v>21697773</v>
       </c>
       <c r="I23" s="4">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" customHeight="1">
       <c r="A24" s="22">
         <v>22</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="C24" s="10"/>
+        <v>49</v>
+      </c>
+      <c r="C24" s="10">
+        <v>6</v>
+      </c>
       <c r="D24" s="17" t="s">
-        <v>793</v>
+        <v>50</v>
       </c>
       <c r="E24" s="17" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="F24" s="17" t="s">
-        <v>794</v>
+        <v>52</v>
       </c>
       <c r="G24" s="15" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>27038970</v>
+        <v>53</v>
+      </c>
+      <c r="H24" s="10" t="s">
+        <v>54</v>
       </c>
       <c r="I24" s="4">
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" customHeight="1">
       <c r="A25" s="22">
         <v>23</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>784</v>
+      </c>
+      <c r="C25" s="10"/>
       <c r="D25" s="17" t="s">
-        <v>57</v>
+        <v>785</v>
       </c>
       <c r="E25" s="17" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F25" s="17" t="s">
-        <v>58</v>
+        <v>786</v>
       </c>
       <c r="G25" s="15" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>21693777</v>
+        <v>787</v>
+      </c>
+      <c r="H25" s="10">
+        <v>27038970</v>
       </c>
       <c r="I25" s="4">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" customHeight="1">
       <c r="A26" s="22">
         <v>24</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D26" s="17" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="15" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>256</v>
+      </c>
+      <c r="H26" s="12">
+        <v>21693777</v>
       </c>
       <c r="I26" s="4">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" customHeight="1">
       <c r="A27" s="22">
         <v>25</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D27" s="17" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E27" s="17" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="F27" s="17" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G27" s="15" t="s">
-        <v>69</v>
+        <v>256</v>
       </c>
       <c r="H27" s="10" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="I27" s="4">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15.75" customHeight="1">
       <c r="A28" s="22">
         <v>26</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>673</v>
+        <v>64</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>672</v>
+        <v>65</v>
       </c>
       <c r="D28" s="17" t="s">
-        <v>671</v>
+        <v>66</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>670</v>
+        <v>67</v>
       </c>
       <c r="F28" s="17" t="s">
-        <v>669</v>
+        <v>68</v>
       </c>
       <c r="G28" s="15" t="s">
-        <v>668</v>
+        <v>69</v>
       </c>
       <c r="H28" s="10" t="s">
-        <v>667</v>
+        <v>70</v>
       </c>
       <c r="I28" s="4">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" customHeight="1">
       <c r="A29" s="22">
         <v>27</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="C29" s="10"/>
+        <v>666</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>665</v>
+      </c>
       <c r="D29" s="17" t="s">
-        <v>421</v>
+        <v>664</v>
       </c>
       <c r="E29" s="17" t="s">
-        <v>295</v>
+        <v>663</v>
       </c>
       <c r="F29" s="17" t="s">
-        <v>420</v>
+        <v>662</v>
       </c>
       <c r="G29" s="15" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>27327862</v>
+        <v>661</v>
+      </c>
+      <c r="H29" s="10" t="s">
+        <v>660</v>
       </c>
       <c r="I29" s="4">
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15.75" customHeight="1">
       <c r="A30" s="22">
         <v>28</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>775</v>
+        <v>420</v>
       </c>
       <c r="C30" s="10"/>
       <c r="D30" s="17" t="s">
-        <v>776</v>
+        <v>419</v>
       </c>
       <c r="E30" s="17" t="s">
-        <v>14</v>
+        <v>293</v>
       </c>
       <c r="F30" s="17" t="s">
-        <v>777</v>
+        <v>418</v>
       </c>
       <c r="G30" s="15" t="s">
-        <v>778</v>
+        <v>417</v>
       </c>
       <c r="H30" s="10">
-        <v>25985680</v>
+        <v>27327862</v>
       </c>
       <c r="I30" s="4">
-        <v>90</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15.75" customHeight="1">
       <c r="A31" s="22">
         <v>29</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="C31" s="10"/>
       <c r="D31" s="17" t="s">
-        <v>666</v>
+        <v>768</v>
       </c>
       <c r="E31" s="17" t="s">
-        <v>145</v>
+        <v>14</v>
       </c>
       <c r="F31" s="17" t="s">
-        <v>166</v>
+        <v>769</v>
       </c>
       <c r="G31" s="15" t="s">
-        <v>167</v>
+        <v>770</v>
       </c>
       <c r="H31" s="10">
-        <v>79592626</v>
+        <v>25985680</v>
       </c>
       <c r="I31" s="4">
-        <v>67</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15.75" customHeight="1">
       <c r="A32" s="22">
         <v>30</v>
       </c>
       <c r="B32" s="20" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>657</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>658</v>
       </c>
       <c r="D32" s="17" t="s">
-        <v>72</v>
+        <v>659</v>
       </c>
       <c r="E32" s="17" t="s">
-        <v>73</v>
+        <v>144</v>
       </c>
       <c r="F32" s="17" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>165</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>166</v>
       </c>
       <c r="H32" s="10">
-        <v>27032847</v>
+        <v>79592626</v>
       </c>
       <c r="I32" s="4">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15.75" customHeight="1">
       <c r="A33" s="22">
         <v>31</v>
       </c>
       <c r="B33" s="20" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="C33" s="10"/>
+        <v>71</v>
+      </c>
+      <c r="C33" s="10">
+        <v>3</v>
+      </c>
       <c r="D33" s="17" t="s">
-        <v>417</v>
+        <v>72</v>
       </c>
       <c r="E33" s="17" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="F33" s="17" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>74</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>75</v>
       </c>
       <c r="H33" s="10">
-        <v>79592626</v>
+        <v>27032847</v>
       </c>
       <c r="I33" s="4">
-        <v>71</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15.75" customHeight="1">
       <c r="A34" s="22">
         <v>32</v>
       </c>
       <c r="B34" s="20" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="C34" s="10"/>
       <c r="D34" s="17" t="s">
-        <v>77</v>
+        <v>415</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="F34" s="17" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>165</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>166</v>
       </c>
       <c r="H34" s="10">
-        <v>21805144</v>
+        <v>79592626</v>
       </c>
       <c r="I34" s="4">
-        <v>33</v>
+        <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15.75" customHeight="1">
       <c r="A35" s="22">
         <v>33</v>
       </c>
       <c r="B35" s="20" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>76</v>
+      </c>
+      <c r="C35" s="10">
+        <v>84</v>
       </c>
       <c r="D35" s="17" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E35" s="17" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F35" s="17" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>79</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="H35" s="10">
+        <v>21805144</v>
       </c>
       <c r="I35" s="4">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15.75" customHeight="1">
       <c r="A36" s="22">
         <v>34</v>
       </c>
       <c r="B36" s="20" t="s">
-        <v>416</v>
+        <v>81</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>415</v>
+        <v>82</v>
       </c>
       <c r="D36" s="17" t="s">
-        <v>414</v>
+        <v>83</v>
       </c>
       <c r="E36" s="17" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F36" s="17" t="s">
-        <v>413</v>
+        <v>85</v>
       </c>
       <c r="G36" s="15" t="s">
-        <v>412</v>
+        <v>86</v>
       </c>
       <c r="H36" s="10" t="s">
-        <v>411</v>
+        <v>87</v>
       </c>
       <c r="I36" s="4">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15.75" customHeight="1">
       <c r="A37" s="22">
         <v>35</v>
       </c>
       <c r="B37" s="20" t="s">
-        <v>262</v>
+        <v>414</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>263</v>
+        <v>413</v>
       </c>
       <c r="D37" s="17" t="s">
-        <v>264</v>
+        <v>412</v>
       </c>
       <c r="E37" s="17" t="s">
-        <v>265</v>
+        <v>73</v>
       </c>
       <c r="F37" s="17" t="s">
-        <v>354</v>
+        <v>411</v>
       </c>
       <c r="G37" s="15" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>79578401</v>
+        <v>410</v>
+      </c>
+      <c r="H37" s="10" t="s">
+        <v>409</v>
       </c>
       <c r="I37" s="4">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" ht="16.5" customHeight="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" customHeight="1">
       <c r="A38" s="22">
         <v>36</v>
       </c>
       <c r="B38" s="20" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>260</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>261</v>
       </c>
       <c r="D38" s="17" t="s">
-        <v>290</v>
+        <v>262</v>
       </c>
       <c r="E38" s="17" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="F38" s="17" t="s">
-        <v>292</v>
+        <v>352</v>
       </c>
       <c r="G38" s="15" t="s">
-        <v>291</v>
+        <v>675</v>
       </c>
       <c r="H38" s="10">
-        <v>77138418</v>
+        <v>79578401</v>
       </c>
       <c r="I38" s="4">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" ht="15.75" customHeight="1">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="16.5" customHeight="1">
       <c r="A39" s="22">
         <v>37</v>
       </c>
       <c r="B39" s="20" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C39" s="10">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="D39" s="17" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="E39" s="17" t="s">
-        <v>295</v>
+        <v>33</v>
       </c>
       <c r="F39" s="17" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="G39" s="15" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="H39" s="10">
-        <v>27014105</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>77138418</v>
+      </c>
+      <c r="I39" s="4">
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15.75" customHeight="1">
       <c r="A40" s="22">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>295</v>
+      </c>
+      <c r="C40" s="10">
+        <v>35</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>294</v>
       </c>
       <c r="E40" s="17" t="s">
-        <v>14</v>
+        <v>293</v>
       </c>
       <c r="F40" s="17" t="s">
-        <v>807</v>
+        <v>292</v>
       </c>
       <c r="G40" s="15" t="s">
-        <v>806</v>
+        <v>291</v>
       </c>
       <c r="H40" s="10">
-        <v>99234234</v>
+        <v>27014105</v>
       </c>
       <c r="I40" s="5">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15.75" customHeight="1">
       <c r="A41" s="22">
         <v>39</v>
       </c>
       <c r="B41" s="20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>796</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>797</v>
       </c>
       <c r="E41" s="17" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="F41" s="17" t="s">
-        <v>96</v>
+        <v>799</v>
       </c>
       <c r="G41" s="15" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>798</v>
+      </c>
+      <c r="H41" s="10">
+        <v>99234234</v>
+      </c>
+      <c r="I41" s="5">
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15.75" customHeight="1">
       <c r="A42" s="22">
         <v>40</v>
       </c>
       <c r="B42" s="20" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C42" s="10"/>
+        <v>92</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>93</v>
+      </c>
       <c r="D42" s="17" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E42" s="17" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="F42" s="17" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G42" s="15" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="H42" s="10" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I42" s="4">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15.75" customHeight="1">
       <c r="A43" s="22">
         <v>41</v>
       </c>
       <c r="B43" s="20" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="C43" s="10"/>
       <c r="D43" s="17" t="s">
-        <v>337</v>
+        <v>99</v>
       </c>
       <c r="E43" s="17" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F43" s="17" t="s">
-        <v>339</v>
+        <v>100</v>
       </c>
       <c r="G43" s="15" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>27054174</v>
+        <v>749</v>
+      </c>
+      <c r="H43" s="10" t="s">
+        <v>101</v>
       </c>
       <c r="I43" s="4">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15.75" customHeight="1">
       <c r="A44" s="22">
         <v>42</v>
       </c>
       <c r="B44" s="20" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>334</v>
+      </c>
+      <c r="C44" s="10">
+        <v>177</v>
       </c>
       <c r="D44" s="17" t="s">
-        <v>105</v>
+        <v>335</v>
       </c>
       <c r="E44" s="17" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="F44" s="17" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="G44" s="15" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>336</v>
+      </c>
+      <c r="H44" s="10">
+        <v>27054174</v>
       </c>
       <c r="I44" s="4">
-        <v>50</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15.75" customHeight="1">
       <c r="A45" s="22">
         <v>43</v>
       </c>
       <c r="B45" s="20" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C45" s="10" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D45" s="17" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E45" s="17" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="F45" s="17" t="s">
-        <v>111</v>
+        <v>284</v>
       </c>
       <c r="G45" s="15" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>21801457</v>
+        <v>751</v>
+      </c>
+      <c r="H45" s="10" t="s">
+        <v>107</v>
       </c>
       <c r="I45" s="4">
-        <v>41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15.75" customHeight="1">
       <c r="A46" s="22">
         <v>44</v>
       </c>
       <c r="B46" s="20" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D46" s="17" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E46" s="17" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="F46" s="17" t="s">
-        <v>772</v>
+        <v>836</v>
       </c>
       <c r="G46" s="15" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>688</v>
+      </c>
+      <c r="H46" s="10">
+        <v>21801457</v>
+      </c>
+      <c r="I46" s="4">
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15.75" customHeight="1">
       <c r="A47" s="22">
         <v>45</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D47" s="17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E47" s="17" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="F47" s="17" t="s">
-        <v>780</v>
+        <v>764</v>
       </c>
       <c r="G47" s="15" t="s">
-        <v>779</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>752</v>
+      </c>
+      <c r="H47" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="I47" s="6">
+        <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15.75" customHeight="1">
       <c r="A48" s="22">
         <v>46</v>
       </c>
       <c r="B48" s="20" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D48" s="17" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E48" s="17" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="F48" s="17" t="s">
-        <v>102</v>
+        <v>772</v>
       </c>
       <c r="G48" s="15" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>771</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>119</v>
       </c>
       <c r="I48" s="4">
-        <v>70</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15.75" customHeight="1">
       <c r="A49" s="22">
         <v>47</v>
       </c>
       <c r="B49" s="20" t="s">
-        <v>410</v>
+        <v>120</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>409</v>
+        <v>121</v>
       </c>
       <c r="D49" s="17" t="s">
-        <v>408</v>
+        <v>122</v>
       </c>
       <c r="E49" s="17" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F49" s="17" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="G49" s="15" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>79592626</v>
+        <v>753</v>
+      </c>
+      <c r="H49" s="10" t="s">
+        <v>123</v>
       </c>
       <c r="I49" s="4">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" ht="15" customHeight="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15.75" customHeight="1">
       <c r="A50" s="22">
         <v>48</v>
       </c>
       <c r="B50" s="20" t="s">
+        <v>408</v>
+      </c>
+      <c r="C50" s="10" t="s">
         <v>407</v>
       </c>
-      <c r="C50" s="10" t="s">
+      <c r="D50" s="17" t="s">
         <v>406</v>
       </c>
-      <c r="D50" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="17" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="F50" s="17" t="s">
-        <v>125</v>
+        <v>165</v>
       </c>
       <c r="G50" s="15" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>166</v>
+      </c>
+      <c r="H50" s="10">
+        <v>79592626</v>
       </c>
       <c r="I50" s="4">
-        <v>25</v>
+        <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1">
       <c r="A51" s="22">
         <v>49</v>
       </c>
       <c r="B51" s="20" t="s">
-        <v>126</v>
+        <v>405</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>127</v>
+        <v>404</v>
       </c>
       <c r="D51" s="17" t="s">
-        <v>128</v>
+        <v>403</v>
       </c>
       <c r="E51" s="17" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="F51" s="17" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G51" s="15" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>402</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>401</v>
       </c>
       <c r="I51" s="4">
         <v>25</v>
       </c>
     </row>
-    <row r="52" spans="1:9" ht="15.75" customHeight="1">
+    <row r="52" spans="1:9" ht="15" customHeight="1">
       <c r="A52" s="22">
         <v>50</v>
       </c>
       <c r="B52" s="20" t="s">
-        <v>402</v>
+        <v>125</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>401</v>
+        <v>126</v>
       </c>
       <c r="D52" s="17" t="s">
-        <v>400</v>
+        <v>127</v>
       </c>
       <c r="E52" s="17" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="F52" s="17" t="s">
-        <v>399</v>
+        <v>128</v>
       </c>
       <c r="G52" s="15" t="s">
-        <v>764</v>
+        <v>129</v>
       </c>
       <c r="H52" s="10" t="s">
-        <v>398</v>
+        <v>130</v>
       </c>
       <c r="I52" s="4">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15.75" customHeight="1">
       <c r="A53" s="22">
         <v>51</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>132</v>
+        <v>400</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>133</v>
+        <v>399</v>
       </c>
       <c r="D53" s="17" t="s">
-        <v>134</v>
+        <v>398</v>
       </c>
       <c r="E53" s="17" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F53" s="17" t="s">
-        <v>125</v>
+        <v>397</v>
       </c>
       <c r="G53" s="15" t="s">
-        <v>135</v>
+        <v>756</v>
       </c>
       <c r="H53" s="10" t="s">
-        <v>136</v>
+        <v>396</v>
       </c>
       <c r="I53" s="4">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15.75" customHeight="1">
       <c r="A54" s="22">
         <v>52</v>
       </c>
       <c r="B54" s="20" t="s">
-        <v>397</v>
+        <v>131</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>396</v>
+        <v>132</v>
       </c>
       <c r="D54" s="17" t="s">
-        <v>395</v>
+        <v>133</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>394</v>
+        <v>14</v>
       </c>
       <c r="F54" s="17" t="s">
-        <v>771</v>
+        <v>124</v>
       </c>
       <c r="G54" s="15" t="s">
-        <v>763</v>
+        <v>134</v>
       </c>
       <c r="H54" s="10" t="s">
-        <v>393</v>
+        <v>135</v>
       </c>
       <c r="I54" s="4">
-        <v>30</v>
+        <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15.75" customHeight="1">
       <c r="A55" s="22">
         <v>53</v>
       </c>
       <c r="B55" s="20" t="s">
+        <v>395</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>393</v>
+      </c>
+      <c r="E55" s="17" t="s">
         <v>392</v>
       </c>
-      <c r="C55" s="10"/>
-[...5 lines deleted...]
-      </c>
       <c r="F55" s="17" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>755</v>
       </c>
-      <c r="H55" s="10">
-        <v>25986990</v>
+      <c r="H55" s="10" t="s">
+        <v>391</v>
       </c>
       <c r="I55" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15.75" customHeight="1">
       <c r="A56" s="22">
         <v>54</v>
       </c>
       <c r="B56" s="20" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="C56" s="10"/>
       <c r="D56" s="17" t="s">
-        <v>139</v>
+        <v>389</v>
       </c>
       <c r="E56" s="17" t="s">
-        <v>140</v>
+        <v>263</v>
       </c>
       <c r="F56" s="17" t="s">
-        <v>141</v>
+        <v>746</v>
       </c>
       <c r="G56" s="15" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>747</v>
+      </c>
+      <c r="H56" s="10">
+        <v>25986990</v>
       </c>
       <c r="I56" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15.75" customHeight="1">
       <c r="A57" s="22">
         <v>55</v>
       </c>
       <c r="B57" s="20" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="C57" s="10"/>
+        <v>137</v>
+      </c>
+      <c r="C57" s="10">
+        <v>8</v>
+      </c>
       <c r="D57" s="17" t="s">
-        <v>387</v>
+        <v>138</v>
       </c>
       <c r="E57" s="17" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="F57" s="17" t="s">
-        <v>830</v>
+        <v>140</v>
       </c>
       <c r="G57" s="15" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>27456905</v>
+        <v>286</v>
+      </c>
+      <c r="H57" s="10" t="s">
+        <v>141</v>
       </c>
       <c r="I57" s="4">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15.75" customHeight="1">
       <c r="A58" s="22">
         <v>56</v>
       </c>
       <c r="B58" s="20" t="s">
-        <v>143</v>
+        <v>386</v>
       </c>
       <c r="C58" s="10"/>
       <c r="D58" s="17" t="s">
-        <v>144</v>
+        <v>385</v>
       </c>
       <c r="E58" s="17" t="s">
-        <v>145</v>
+        <v>73</v>
       </c>
       <c r="F58" s="17" t="s">
-        <v>146</v>
+        <v>822</v>
       </c>
       <c r="G58" s="15" t="s">
-        <v>147</v>
+        <v>384</v>
       </c>
       <c r="H58" s="10">
-        <v>21633589</v>
+        <v>27456905</v>
       </c>
       <c r="I58" s="4">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15.75" customHeight="1">
       <c r="A59" s="22">
         <v>57</v>
       </c>
       <c r="B59" s="20" t="s">
-        <v>385</v>
+        <v>142</v>
       </c>
       <c r="C59" s="10"/>
       <c r="D59" s="17" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="E59" s="17" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="F59" s="17" t="s">
-        <v>384</v>
+        <v>145</v>
       </c>
       <c r="G59" s="15" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>146</v>
+      </c>
+      <c r="H59" s="10">
+        <v>21633589</v>
       </c>
       <c r="I59" s="4">
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15.75" customHeight="1">
       <c r="A60" s="22">
         <v>58</v>
       </c>
       <c r="B60" s="20" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="C60" s="10"/>
       <c r="D60" s="17" t="s">
-        <v>425</v>
+        <v>147</v>
       </c>
       <c r="E60" s="17" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="F60" s="17" t="s">
-        <v>424</v>
+        <v>382</v>
       </c>
       <c r="G60" s="15" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>21383426</v>
+        <v>381</v>
+      </c>
+      <c r="H60" s="10" t="s">
+        <v>380</v>
       </c>
       <c r="I60" s="4">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15.75" customHeight="1">
       <c r="A61" s="22">
         <v>59</v>
       </c>
       <c r="B61" s="20" t="s">
-        <v>280</v>
+        <v>425</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>279</v>
+        <v>424</v>
       </c>
       <c r="D61" s="17" t="s">
-        <v>278</v>
+        <v>423</v>
       </c>
       <c r="E61" s="17" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
       <c r="F61" s="17" t="s">
-        <v>276</v>
+        <v>422</v>
       </c>
       <c r="G61" s="15" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>421</v>
+      </c>
+      <c r="H61" s="10">
+        <v>21383426</v>
       </c>
       <c r="I61" s="4">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15.75" customHeight="1">
       <c r="A62" s="22">
         <v>60</v>
       </c>
       <c r="B62" s="20" t="s">
-        <v>150</v>
+        <v>278</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>151</v>
+        <v>277</v>
       </c>
       <c r="D62" s="17" t="s">
-        <v>152</v>
+        <v>276</v>
       </c>
       <c r="E62" s="17" t="s">
-        <v>10</v>
+        <v>275</v>
       </c>
       <c r="F62" s="17" t="s">
-        <v>153</v>
+        <v>274</v>
       </c>
       <c r="G62" s="15" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="H62" s="10" t="s">
-        <v>154</v>
+        <v>272</v>
       </c>
       <c r="I62" s="4">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15.75" customHeight="1">
       <c r="A63" s="22">
         <v>61</v>
       </c>
       <c r="B63" s="20" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>149</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>150</v>
       </c>
       <c r="D63" s="17" t="s">
-        <v>452</v>
+        <v>151</v>
       </c>
       <c r="E63" s="17" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="F63" s="17" t="s">
-        <v>448</v>
+        <v>152</v>
       </c>
       <c r="G63" s="15" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>27222855</v>
+        <v>257</v>
+      </c>
+      <c r="H63" s="10" t="s">
+        <v>153</v>
       </c>
       <c r="I63" s="4">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15.75" customHeight="1">
       <c r="A64" s="22">
         <v>62</v>
       </c>
       <c r="B64" s="20" t="s">
         <v>451</v>
       </c>
-      <c r="C64" s="10" t="s">
+      <c r="C64" s="10">
+        <v>187</v>
+      </c>
+      <c r="D64" s="17" t="s">
         <v>450</v>
       </c>
-      <c r="D64" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F64" s="17" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="G64" s="15" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>445</v>
+      </c>
+      <c r="H64" s="10">
+        <v>27222855</v>
       </c>
       <c r="I64" s="4">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15.75" customHeight="1">
       <c r="A65" s="22">
         <v>63</v>
       </c>
       <c r="B65" s="20" t="s">
-        <v>715</v>
+        <v>449</v>
       </c>
       <c r="C65" s="10" t="s">
-        <v>716</v>
+        <v>448</v>
       </c>
       <c r="D65" s="17" t="s">
-        <v>717</v>
+        <v>447</v>
       </c>
       <c r="E65" s="17" t="s">
-        <v>265</v>
+        <v>154</v>
       </c>
       <c r="F65" s="17" t="s">
-        <v>718</v>
+        <v>446</v>
       </c>
       <c r="G65" s="15" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>27039995</v>
+        <v>445</v>
+      </c>
+      <c r="H65" s="10" t="s">
+        <v>444</v>
       </c>
       <c r="I65" s="4">
-        <v>57</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15.75" customHeight="1">
       <c r="A66" s="22">
         <v>64</v>
       </c>
       <c r="B66" s="20" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>707</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>708</v>
       </c>
       <c r="D66" s="17" t="s">
-        <v>444</v>
+        <v>709</v>
       </c>
       <c r="E66" s="17" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="F66" s="17" t="s">
-        <v>802</v>
+        <v>710</v>
       </c>
       <c r="G66" s="15" t="s">
-        <v>443</v>
+        <v>711</v>
       </c>
       <c r="H66" s="10">
-        <v>99060866</v>
+        <v>27039995</v>
       </c>
       <c r="I66" s="4">
-        <v>24</v>
+        <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15.75" customHeight="1">
       <c r="A67" s="22">
         <v>65</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C67" s="10"/>
+        <v>443</v>
+      </c>
+      <c r="C67" s="10">
+        <v>79</v>
+      </c>
       <c r="D67" s="17" t="s">
-        <v>739</v>
+        <v>442</v>
       </c>
       <c r="E67" s="17" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="F67" s="17" t="s">
-        <v>740</v>
+        <v>794</v>
       </c>
       <c r="G67" s="15" t="s">
-        <v>741</v>
+        <v>441</v>
       </c>
       <c r="H67" s="10">
-        <v>77516805</v>
+        <v>99060866</v>
       </c>
       <c r="I67" s="4">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15.75" customHeight="1">
       <c r="A68" s="22">
         <v>66</v>
       </c>
       <c r="B68" s="20" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>730</v>
+      </c>
+      <c r="C68" s="10"/>
       <c r="D68" s="17" t="s">
-        <v>158</v>
+        <v>731</v>
       </c>
       <c r="E68" s="17" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F68" s="17" t="s">
-        <v>159</v>
+        <v>732</v>
       </c>
       <c r="G68" s="15" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>733</v>
+      </c>
+      <c r="H68" s="10">
+        <v>77516805</v>
       </c>
       <c r="I68" s="4">
-        <v>62</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15.75" customHeight="1">
       <c r="A69" s="22">
         <v>67</v>
       </c>
       <c r="B69" s="20" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="C69" s="10"/>
+        <v>155</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>156</v>
+      </c>
       <c r="D69" s="17" t="s">
-        <v>441</v>
+        <v>157</v>
       </c>
       <c r="E69" s="17" t="s">
-        <v>162</v>
+        <v>26</v>
       </c>
       <c r="F69" s="17" t="s">
-        <v>429</v>
+        <v>158</v>
       </c>
       <c r="G69" s="15" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>21242665</v>
+        <v>159</v>
+      </c>
+      <c r="H69" s="10" t="s">
+        <v>160</v>
       </c>
       <c r="I69" s="4">
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15.75" customHeight="1">
       <c r="A70" s="22">
         <v>68</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>440</v>
       </c>
-      <c r="C70" s="10" t="s">
+      <c r="C70" s="10"/>
+      <c r="D70" s="17" t="s">
         <v>439</v>
       </c>
-      <c r="D70" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="17" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="F70" s="17" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="G70" s="15" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>426</v>
+      </c>
+      <c r="H70" s="10">
+        <v>21242665</v>
       </c>
       <c r="I70" s="4">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15.75" customHeight="1">
       <c r="A71" s="22">
         <v>69</v>
       </c>
       <c r="B71" s="20" t="s">
+        <v>438</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>436</v>
+      </c>
+      <c r="E71" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="17" t="s">
+        <v>427</v>
+      </c>
+      <c r="G71" s="15" t="s">
         <v>435</v>
       </c>
-      <c r="C71" s="10" t="s">
+      <c r="H71" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="D71" s="17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I71" s="4">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15.75" customHeight="1">
       <c r="A72" s="22">
         <v>70</v>
       </c>
       <c r="B72" s="20" t="s">
+        <v>433</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="D72" s="17" t="s">
         <v>431</v>
       </c>
-      <c r="C72" s="10">
-[...2 lines deleted...]
-      <c r="D72" s="17" t="s">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="17" t="s">
+        <v>427</v>
+      </c>
+      <c r="G72" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="H72" s="10" t="s">
         <v>430</v>
       </c>
-      <c r="E72" s="17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I72" s="4">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15.75" customHeight="1">
       <c r="A73" s="22">
         <v>71</v>
       </c>
       <c r="B73" s="20" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>429</v>
+      </c>
+      <c r="C73" s="10">
+        <v>6</v>
       </c>
       <c r="D73" s="17" t="s">
-        <v>449</v>
+        <v>428</v>
       </c>
       <c r="E73" s="17" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="F73" s="17" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="G73" s="15" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>426</v>
+      </c>
+      <c r="H73" s="10">
+        <v>21465558</v>
       </c>
       <c r="I73" s="4">
-        <v>54</v>
+        <v>38</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15.75" customHeight="1">
       <c r="A74" s="22">
         <v>72</v>
       </c>
       <c r="B74" s="20" t="s">
-        <v>745</v>
+        <v>454</v>
       </c>
       <c r="C74" s="10" t="s">
-        <v>751</v>
+        <v>453</v>
       </c>
       <c r="D74" s="17" t="s">
-        <v>417</v>
+        <v>447</v>
       </c>
       <c r="E74" s="17" t="s">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="F74" s="17" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="G74" s="15" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>21651334</v>
+        <v>426</v>
+      </c>
+      <c r="H74" s="10" t="s">
+        <v>452</v>
       </c>
       <c r="I74" s="4">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15.75" customHeight="1">
       <c r="A75" s="22">
         <v>73</v>
       </c>
       <c r="B75" s="20" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C75" s="10"/>
+        <v>737</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>743</v>
+      </c>
       <c r="D75" s="17" t="s">
-        <v>164</v>
+        <v>415</v>
       </c>
       <c r="E75" s="17" t="s">
-        <v>165</v>
+        <v>90</v>
       </c>
       <c r="F75" s="17" t="s">
-        <v>166</v>
+        <v>427</v>
       </c>
       <c r="G75" s="15" t="s">
-        <v>167</v>
+        <v>426</v>
       </c>
       <c r="H75" s="10">
-        <v>79592626</v>
+        <v>21651334</v>
       </c>
       <c r="I75" s="4">
-        <v>82</v>
+        <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15.75" customHeight="1">
       <c r="A76" s="22">
         <v>74</v>
       </c>
       <c r="B76" s="20" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C76" s="10"/>
       <c r="D76" s="17" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E76" s="17" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="F76" s="17" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="G76" s="15" t="s">
-        <v>690</v>
+        <v>166</v>
       </c>
       <c r="H76" s="10">
-        <v>79434661</v>
+        <v>79592626</v>
       </c>
       <c r="I76" s="4">
-        <v>46</v>
+        <v>82</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15.75" customHeight="1">
       <c r="A77" s="22">
         <v>75</v>
       </c>
       <c r="B77" s="20" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>167</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>168</v>
       </c>
       <c r="D77" s="17" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E77" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="17" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G77" s="15" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="H77" s="10">
         <v>79434661</v>
       </c>
       <c r="I77" s="4">
-        <v>32</v>
+        <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15.75" customHeight="1">
       <c r="A78" s="22">
         <v>76</v>
       </c>
       <c r="B78" s="20" t="s">
-        <v>701</v>
+        <v>171</v>
       </c>
       <c r="C78" s="10">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D78" s="17" t="s">
-        <v>702</v>
+        <v>169</v>
       </c>
       <c r="E78" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F78" s="17" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G78" s="15" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="H78" s="10">
         <v>79434661</v>
       </c>
       <c r="I78" s="4">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15.75" customHeight="1">
       <c r="A79" s="22">
         <v>77</v>
       </c>
       <c r="B79" s="20" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="C79" s="10"/>
+        <v>693</v>
+      </c>
+      <c r="C79" s="10">
+        <v>16</v>
+      </c>
       <c r="D79" s="17" t="s">
-        <v>174</v>
+        <v>694</v>
       </c>
       <c r="E79" s="17" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F79" s="17" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="G79" s="15" t="s">
-        <v>176</v>
+        <v>682</v>
       </c>
       <c r="H79" s="10">
-        <v>79266657</v>
+        <v>79434661</v>
       </c>
       <c r="I79" s="4">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15.75" customHeight="1">
       <c r="A80" s="22">
         <v>78</v>
       </c>
       <c r="B80" s="20" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="C80" s="10"/>
       <c r="D80" s="17" t="s">
-        <v>342</v>
+        <v>173</v>
       </c>
       <c r="E80" s="17" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="F80" s="17" t="s">
-        <v>341</v>
+        <v>174</v>
       </c>
       <c r="G80" s="15" t="s">
-        <v>340</v>
+        <v>175</v>
       </c>
       <c r="H80" s="10">
-        <v>99083266</v>
+        <v>79266657</v>
       </c>
       <c r="I80" s="4">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="15.75" customHeight="1">
       <c r="A81" s="22">
         <v>79</v>
       </c>
       <c r="B81" s="20" t="s">
-        <v>706</v>
+        <v>341</v>
       </c>
       <c r="C81" s="10">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="D81" s="17" t="s">
-        <v>707</v>
+        <v>340</v>
       </c>
       <c r="E81" s="17" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F81" s="17" t="s">
-        <v>708</v>
+        <v>339</v>
       </c>
       <c r="G81" s="15" t="s">
-        <v>709</v>
+        <v>338</v>
       </c>
       <c r="H81" s="10">
-        <v>27039949</v>
+        <v>99083266</v>
       </c>
       <c r="I81" s="4">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="15.75" customHeight="1">
       <c r="A82" s="22">
         <v>80</v>
       </c>
       <c r="B82" s="20" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>698</v>
+      </c>
+      <c r="C82" s="10">
+        <v>2</v>
       </c>
       <c r="D82" s="17" t="s">
-        <v>817</v>
+        <v>699</v>
       </c>
       <c r="E82" s="17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F82" s="17" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="G82" s="15" t="s">
-        <v>457</v>
+        <v>701</v>
       </c>
       <c r="H82" s="10">
-        <v>27490036</v>
+        <v>27039949</v>
       </c>
       <c r="I82" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="15.75" customHeight="1">
       <c r="A83" s="22">
         <v>81</v>
       </c>
       <c r="B83" s="20" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="C83" s="10" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="D83" s="17" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="E83" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F83" s="17" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="G83" s="15" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>455</v>
+      </c>
+      <c r="H83" s="10">
+        <v>27490036</v>
       </c>
       <c r="I83" s="4">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="15.75" customHeight="1">
       <c r="A84" s="22">
         <v>82</v>
       </c>
       <c r="B84" s="20" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-        <v>461</v>
+        <v>714</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="D84" s="17" t="s">
+        <v>809</v>
       </c>
       <c r="E84" s="17" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F84" s="17" t="s">
-        <v>458</v>
+        <v>713</v>
       </c>
       <c r="G84" s="15" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>21438380</v>
+        <v>455</v>
+      </c>
+      <c r="H84" s="10" t="s">
+        <v>715</v>
       </c>
       <c r="I84" s="4">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="15.75" customHeight="1">
       <c r="A85" s="22">
         <v>83</v>
       </c>
       <c r="B85" s="20" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C85" s="17"/>
       <c r="D85" s="10" t="s">
         <v>459</v>
       </c>
       <c r="E85" s="17" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F85" s="17" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="G85" s="15" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="H85" s="10">
-        <v>21445579</v>
+        <v>21438380</v>
       </c>
       <c r="I85" s="4">
-        <v>27</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="15.75" customHeight="1">
       <c r="A86" s="22">
         <v>84</v>
       </c>
       <c r="B86" s="20" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C86" s="17"/>
       <c r="D86" s="10" t="s">
-        <v>823</v>
+        <v>457</v>
       </c>
       <c r="E86" s="17" t="s">
-        <v>380</v>
+        <v>34</v>
       </c>
       <c r="F86" s="17" t="s">
-        <v>721</v>
+        <v>456</v>
       </c>
       <c r="G86" s="15" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="H86" s="10">
-        <v>79469003</v>
+        <v>21445579</v>
       </c>
       <c r="I86" s="4">
-        <v>82</v>
+        <v>27</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="15.75" customHeight="1">
       <c r="A87" s="22">
         <v>85</v>
       </c>
       <c r="B87" s="20" t="s">
-        <v>722</v>
+        <v>458</v>
       </c>
       <c r="C87" s="17"/>
       <c r="D87" s="10" t="s">
-        <v>724</v>
+        <v>815</v>
       </c>
       <c r="E87" s="17" t="s">
-        <v>149</v>
+        <v>378</v>
       </c>
       <c r="F87" s="17" t="s">
-        <v>458</v>
+        <v>713</v>
       </c>
       <c r="G87" s="15" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="H87" s="10">
-        <v>21652192</v>
+        <v>79469003</v>
       </c>
       <c r="I87" s="4">
-        <v>23</v>
+        <v>82</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="15.75" customHeight="1">
       <c r="A88" s="22">
         <v>86</v>
       </c>
       <c r="B88" s="20" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="C88" s="17"/>
       <c r="D88" s="10" t="s">
+        <v>716</v>
+      </c>
+      <c r="E88" s="17" t="s">
         <v>148</v>
       </c>
-      <c r="E88" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="17" t="s">
-        <v>178</v>
+        <v>456</v>
       </c>
       <c r="G88" s="15" t="s">
-        <v>179</v>
+        <v>455</v>
       </c>
       <c r="H88" s="10">
-        <v>21382543</v>
+        <v>21652192</v>
       </c>
       <c r="I88" s="4">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="15.75" customHeight="1">
       <c r="A89" s="22">
         <v>87</v>
       </c>
       <c r="B89" s="20" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-        <v>181</v>
+        <v>176</v>
+      </c>
+      <c r="C89" s="10">
+        <v>113</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>147</v>
       </c>
       <c r="E89" s="17" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="F89" s="17" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="G89" s="15" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="H89" s="10">
-        <v>21555177</v>
+        <v>21382543</v>
       </c>
       <c r="I89" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="15.75" customHeight="1">
       <c r="A90" s="22">
         <v>88</v>
       </c>
       <c r="B90" s="20" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C90" s="10"/>
       <c r="D90" s="17" t="s">
-        <v>309</v>
+        <v>180</v>
       </c>
       <c r="E90" s="17" t="s">
-        <v>310</v>
+        <v>181</v>
       </c>
       <c r="F90" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="G90" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="G90" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H90" s="10">
-        <v>21555639</v>
+        <v>21555177</v>
       </c>
       <c r="I90" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="15.75" customHeight="1">
       <c r="A91" s="22">
         <v>89</v>
       </c>
       <c r="B91" s="20" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="C91" s="10"/>
       <c r="D91" s="17" t="s">
-        <v>797</v>
+        <v>307</v>
       </c>
       <c r="E91" s="17" t="s">
-        <v>24</v>
+        <v>308</v>
       </c>
       <c r="F91" s="17" t="s">
-        <v>794</v>
+        <v>182</v>
       </c>
       <c r="G91" s="15" t="s">
-        <v>798</v>
+        <v>183</v>
       </c>
       <c r="H91" s="10">
-        <v>79658058</v>
+        <v>21555639</v>
       </c>
       <c r="I91" s="4">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="15.75" customHeight="1">
       <c r="A92" s="22">
         <v>90</v>
       </c>
       <c r="B92" s="20" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>788</v>
+      </c>
+      <c r="C92" s="10">
+        <v>130</v>
       </c>
       <c r="D92" s="17" t="s">
-        <v>186</v>
+        <v>789</v>
       </c>
       <c r="E92" s="17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F92" s="17" t="s">
-        <v>187</v>
+        <v>786</v>
       </c>
       <c r="G92" s="15" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>790</v>
+      </c>
+      <c r="H92" s="10">
+        <v>79658058</v>
       </c>
       <c r="I92" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="15.75" customHeight="1">
       <c r="A93" s="22">
         <v>91</v>
       </c>
       <c r="B93" s="20" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>184</v>
+      </c>
+      <c r="C93" s="18">
+        <v>55</v>
       </c>
       <c r="D93" s="17" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="E93" s="17" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="F93" s="17" t="s">
-        <v>822</v>
+        <v>186</v>
       </c>
       <c r="G93" s="15" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="H93" s="10" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="I93" s="4">
-        <v>36</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="15.75" customHeight="1">
       <c r="A94" s="22">
         <v>92</v>
       </c>
       <c r="B94" s="20" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>189</v>
+      </c>
+      <c r="C94" s="10" t="s">
+        <v>190</v>
       </c>
       <c r="D94" s="17" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E94" s="17" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="F94" s="17" t="s">
-        <v>198</v>
+        <v>814</v>
       </c>
       <c r="G94" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H94" s="10" t="s">
         <v>194</v>
       </c>
-      <c r="H94" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="I94" s="4">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15.75" customHeight="1">
       <c r="A95" s="22">
         <v>93</v>
       </c>
       <c r="B95" s="20" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>195</v>
+      </c>
+      <c r="C95" s="10">
+        <v>44</v>
       </c>
       <c r="D95" s="17" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="E95" s="17" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F95" s="17" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="G95" s="15" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>193</v>
+      </c>
+      <c r="H95" s="10">
+        <v>21449003</v>
       </c>
       <c r="I95" s="4">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="15.75" customHeight="1">
       <c r="A96" s="22">
         <v>94</v>
       </c>
       <c r="B96" s="20" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="D96" s="17" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E96" s="17" t="s">
-        <v>208</v>
+        <v>26</v>
       </c>
       <c r="F96" s="17" t="s">
-        <v>299</v>
+        <v>201</v>
       </c>
       <c r="G96" s="15" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>99807289</v>
+        <v>202</v>
+      </c>
+      <c r="H96" s="10" t="s">
+        <v>203</v>
       </c>
       <c r="I96" s="4">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="15.75" customHeight="1">
       <c r="A97" s="22">
         <v>95</v>
       </c>
       <c r="B97" s="20" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>204</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>205</v>
       </c>
       <c r="D97" s="17" t="s">
-        <v>485</v>
+        <v>206</v>
       </c>
       <c r="E97" s="17" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="F97" s="17" t="s">
-        <v>680</v>
+        <v>297</v>
       </c>
       <c r="G97" s="15" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>765</v>
+      </c>
+      <c r="H97" s="10">
+        <v>99807289</v>
       </c>
       <c r="I97" s="4">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="15.75" customHeight="1">
       <c r="A98" s="22">
         <v>96</v>
       </c>
       <c r="B98" s="20" t="s">
-        <v>209</v>
+        <v>677</v>
       </c>
       <c r="C98" s="10">
-        <v>129</v>
+        <v>220</v>
       </c>
       <c r="D98" s="17" t="s">
-        <v>210</v>
+        <v>483</v>
       </c>
       <c r="E98" s="17" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F98" s="17" t="s">
-        <v>211</v>
+        <v>672</v>
       </c>
       <c r="G98" s="15" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>21660049</v>
+        <v>673</v>
+      </c>
+      <c r="H98" s="10" t="s">
+        <v>674</v>
       </c>
       <c r="I98" s="4">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="15.75" customHeight="1">
       <c r="A99" s="22">
         <v>97</v>
       </c>
       <c r="B99" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="C99" s="10">
+        <v>129</v>
+      </c>
+      <c r="D99" s="17" t="s">
         <v>209</v>
       </c>
-      <c r="C99" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="17" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F99" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="G99" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="G99" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H99" s="10">
-        <v>99689008</v>
+        <v>21660049</v>
       </c>
       <c r="I99" s="4">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="15.75" customHeight="1">
       <c r="A100" s="22">
         <v>98</v>
       </c>
       <c r="B100" s="20" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="C100" s="10"/>
+        <v>208</v>
+      </c>
+      <c r="C100" s="10">
+        <v>33</v>
+      </c>
       <c r="D100" s="17" t="s">
-        <v>694</v>
+        <v>302</v>
       </c>
       <c r="E100" s="17" t="s">
-        <v>265</v>
+        <v>192</v>
       </c>
       <c r="F100" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="G100" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="G100" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" s="10">
-        <v>79660049</v>
+        <v>99689008</v>
       </c>
       <c r="I100" s="4">
-        <v>57</v>
+        <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="15.75" customHeight="1">
       <c r="A101" s="22">
         <v>99</v>
       </c>
       <c r="B101" s="20" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="C101" s="10"/>
       <c r="D101" s="17" t="s">
-        <v>215</v>
+        <v>686</v>
       </c>
       <c r="E101" s="17" t="s">
-        <v>145</v>
+        <v>263</v>
       </c>
       <c r="F101" s="17" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="G101" s="15" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>687</v>
+      </c>
+      <c r="H101" s="10">
+        <v>79660049</v>
       </c>
       <c r="I101" s="4">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="15.75" customHeight="1">
       <c r="A102" s="22">
         <v>100</v>
       </c>
       <c r="B102" s="20" t="s">
+        <v>212</v>
+      </c>
+      <c r="C102" s="10" t="s">
         <v>213</v>
       </c>
-      <c r="C102" s="17"/>
-[...1 lines deleted...]
-        <v>307</v>
+      <c r="D102" s="17" t="s">
+        <v>214</v>
       </c>
       <c r="E102" s="17" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="F102" s="17" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="G102" s="15" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>99225545</v>
+        <v>216</v>
+      </c>
+      <c r="H102" s="10" t="s">
+        <v>217</v>
       </c>
       <c r="I102" s="4">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="15.75" customHeight="1">
       <c r="A103" s="22">
         <v>101</v>
       </c>
       <c r="B103" s="20" t="s">
-        <v>346</v>
+        <v>212</v>
       </c>
       <c r="C103" s="17"/>
       <c r="D103" s="10" t="s">
-        <v>46</v>
+        <v>305</v>
       </c>
       <c r="E103" s="17" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
       <c r="F103" s="17" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
       <c r="G103" s="15" t="s">
-        <v>344</v>
+        <v>303</v>
       </c>
       <c r="H103" s="10">
-        <v>77052389</v>
+        <v>99225545</v>
       </c>
       <c r="I103" s="4">
-        <v>24</v>
+        <v>66</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15.75" customHeight="1">
       <c r="A104" s="22">
         <v>102</v>
       </c>
       <c r="B104" s="20" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>344</v>
+      </c>
+      <c r="C104" s="17"/>
+      <c r="D104" s="10" t="s">
+        <v>46</v>
       </c>
       <c r="E104" s="17" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F104" s="17" t="s">
-        <v>478</v>
+        <v>343</v>
       </c>
       <c r="G104" s="15" t="s">
-        <v>260</v>
+        <v>342</v>
       </c>
       <c r="H104" s="10">
-        <v>77443464</v>
+        <v>77052389</v>
       </c>
       <c r="I104" s="4">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="15.75" customHeight="1">
       <c r="A105" s="22">
         <v>103</v>
       </c>
       <c r="B105" s="20" t="s">
-        <v>219</v>
+        <v>478</v>
       </c>
       <c r="C105" s="10">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>95</v>
+      </c>
+      <c r="D105" s="17" t="s">
+        <v>477</v>
       </c>
       <c r="E105" s="17" t="s">
-        <v>319</v>
+        <v>62</v>
       </c>
       <c r="F105" s="17" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="G105" s="15" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="H105" s="10">
         <v>77443464</v>
       </c>
       <c r="I105" s="4">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:9" ht="15.5" customHeight="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="15.75" customHeight="1">
       <c r="A106" s="22">
         <v>104</v>
       </c>
       <c r="B106" s="20" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C106" s="10">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>105</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>9</v>
       </c>
       <c r="E106" s="17" t="s">
-        <v>162</v>
+        <v>317</v>
       </c>
       <c r="F106" s="17" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="G106" s="15" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="H106" s="10">
         <v>77443464</v>
       </c>
       <c r="I106" s="4">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:9" ht="15.75" customHeight="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="15.5" customHeight="1">
       <c r="A107" s="22">
         <v>105</v>
       </c>
       <c r="B107" s="20" t="s">
+        <v>218</v>
+      </c>
+      <c r="C107" s="10">
+        <v>28</v>
+      </c>
+      <c r="D107" s="17" t="s">
         <v>219</v>
       </c>
-      <c r="C107" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="17" t="s">
-        <v>62</v>
+        <v>161</v>
       </c>
       <c r="F107" s="17" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="G107" s="15" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="H107" s="10">
         <v>77443464</v>
       </c>
       <c r="I107" s="4">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="15.75" customHeight="1">
       <c r="A108" s="22">
         <v>106</v>
       </c>
       <c r="B108" s="20" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="C108" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" s="10">
+        <v>99</v>
+      </c>
+      <c r="D108" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="E108" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F108" s="17" t="s">
         <v>476</v>
       </c>
-      <c r="D108" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G108" s="15" t="s">
-        <v>473</v>
+        <v>258</v>
       </c>
       <c r="H108" s="10">
-        <v>27320600</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>77443464</v>
+      </c>
+      <c r="I108" s="4">
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="15.75" customHeight="1">
       <c r="A109" s="22">
         <v>107</v>
       </c>
       <c r="B109" s="20" t="s">
+        <v>475</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="D109" s="17" t="s">
+        <v>473</v>
+      </c>
+      <c r="E109" s="17" t="s">
         <v>472</v>
       </c>
-      <c r="C109" s="10" t="s">
+      <c r="F109" s="17" t="s">
+        <v>759</v>
+      </c>
+      <c r="G109" s="15" t="s">
         <v>471</v>
       </c>
-      <c r="D109" s="17" t="s">
-[...15 lines deleted...]
-        <v>44</v>
+      <c r="H109" s="10">
+        <v>27320600</v>
+      </c>
+      <c r="I109" s="6">
+        <v>77</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="15.75" customHeight="1">
       <c r="A110" s="22">
         <v>108</v>
       </c>
       <c r="B110" s="20" t="s">
+        <v>470</v>
+      </c>
+      <c r="C110" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="D110" s="17" t="s">
         <v>468</v>
       </c>
-      <c r="C110" s="10"/>
-      <c r="D110" s="17" t="s">
+      <c r="E110" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="F110" s="17" t="s">
+        <v>697</v>
+      </c>
+      <c r="G110" s="15" t="s">
+        <v>696</v>
+      </c>
+      <c r="H110" s="10" t="s">
         <v>467</v>
       </c>
-      <c r="E110" s="17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I110" s="4">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="15.75" customHeight="1">
       <c r="A111" s="22">
         <v>109</v>
       </c>
       <c r="B111" s="20" t="s">
         <v>466</v>
       </c>
-      <c r="C111" s="10" t="s">
+      <c r="C111" s="10"/>
+      <c r="D111" s="17" t="s">
         <v>465</v>
       </c>
-      <c r="D111" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="17" t="s">
-        <v>62</v>
+        <v>263</v>
       </c>
       <c r="F111" s="17" t="s">
-        <v>463</v>
+        <v>816</v>
       </c>
       <c r="G111" s="15" t="s">
-        <v>462</v>
+        <v>817</v>
       </c>
       <c r="H111" s="10">
-        <v>21440317</v>
+        <v>20105756</v>
       </c>
       <c r="I111" s="4">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="15.75" customHeight="1">
       <c r="A112" s="22">
         <v>110</v>
       </c>
       <c r="B112" s="20" t="s">
-        <v>502</v>
+        <v>464</v>
       </c>
       <c r="C112" s="10" t="s">
-        <v>501</v>
+        <v>463</v>
       </c>
       <c r="D112" s="17" t="s">
-        <v>485</v>
+        <v>462</v>
       </c>
       <c r="E112" s="17" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="F112" s="17" t="s">
-        <v>692</v>
+        <v>461</v>
       </c>
       <c r="G112" s="15" t="s">
-        <v>693</v>
+        <v>460</v>
       </c>
       <c r="H112" s="10">
-        <v>21490414</v>
+        <v>21440317</v>
       </c>
       <c r="I112" s="4">
-        <v>19</v>
+        <v>57</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="15.75" customHeight="1">
       <c r="A113" s="22">
         <v>111</v>
       </c>
       <c r="B113" s="20" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>500</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>499</v>
       </c>
       <c r="D113" s="17" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="E113" s="17" t="s">
-        <v>162</v>
+        <v>28</v>
       </c>
       <c r="F113" s="17" t="s">
-        <v>815</v>
+        <v>684</v>
       </c>
       <c r="G113" s="15" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>685</v>
+      </c>
+      <c r="H113" s="10">
+        <v>21490414</v>
       </c>
       <c r="I113" s="4">
-        <v>50</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="15.75" customHeight="1">
       <c r="A114" s="22">
         <v>112</v>
       </c>
       <c r="B114" s="20" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="C114" s="10">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="D114" s="17" t="s">
         <v>498</v>
       </c>
       <c r="E114" s="17" t="s">
-        <v>277</v>
+        <v>161</v>
       </c>
       <c r="F114" s="17" t="s">
-        <v>495</v>
+        <v>807</v>
       </c>
       <c r="G114" s="15" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>21665538</v>
+        <v>492</v>
+      </c>
+      <c r="H114" s="10" t="s">
+        <v>497</v>
       </c>
       <c r="I114" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="15.75" customHeight="1">
       <c r="A115" s="22">
         <v>113</v>
       </c>
       <c r="B115" s="20" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>805</v>
+      </c>
+      <c r="C115" s="10">
+        <v>5</v>
       </c>
       <c r="D115" s="17" t="s">
         <v>496</v>
       </c>
       <c r="E115" s="17" t="s">
-        <v>78</v>
+        <v>275</v>
       </c>
       <c r="F115" s="17" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="G115" s="15" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>492</v>
+      </c>
+      <c r="H115" s="10">
+        <v>21665538</v>
       </c>
       <c r="I115" s="4">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:9" ht="15.5" customHeight="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="15.75" customHeight="1">
       <c r="A116" s="22">
         <v>114</v>
       </c>
       <c r="B116" s="20" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="C116" s="10"/>
+        <v>806</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>495</v>
+      </c>
       <c r="D116" s="17" t="s">
-        <v>352</v>
+        <v>494</v>
       </c>
       <c r="E116" s="17" t="s">
-        <v>353</v>
+        <v>78</v>
       </c>
       <c r="F116" s="17" t="s">
-        <v>354</v>
+        <v>493</v>
       </c>
       <c r="G116" s="15" t="s">
-        <v>355</v>
+        <v>492</v>
       </c>
       <c r="H116" s="10" t="s">
-        <v>356</v>
+        <v>491</v>
       </c>
       <c r="I116" s="4">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:9" ht="15.75" customHeight="1">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="15.5" customHeight="1">
       <c r="A117" s="22">
         <v>115</v>
       </c>
       <c r="B117" s="20" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="C117" s="10"/>
       <c r="D117" s="17" t="s">
-        <v>224</v>
+        <v>350</v>
       </c>
       <c r="E117" s="17" t="s">
-        <v>225</v>
+        <v>351</v>
       </c>
       <c r="F117" s="17" t="s">
-        <v>226</v>
+        <v>352</v>
       </c>
       <c r="G117" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>77020924</v>
+        <v>353</v>
+      </c>
+      <c r="H117" s="10" t="s">
+        <v>354</v>
       </c>
       <c r="I117" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="15.75" customHeight="1">
       <c r="A118" s="22">
         <v>116</v>
       </c>
       <c r="B118" s="20" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="C118" s="10"/>
+        <v>222</v>
+      </c>
+      <c r="C118" s="10">
+        <v>46</v>
+      </c>
       <c r="D118" s="17" t="s">
-        <v>491</v>
+        <v>223</v>
       </c>
       <c r="E118" s="17" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="F118" s="17" t="s">
-        <v>490</v>
+        <v>225</v>
       </c>
       <c r="G118" s="15" t="s">
-        <v>489</v>
+        <v>226</v>
       </c>
       <c r="H118" s="10">
-        <v>99996115</v>
+        <v>77020924</v>
       </c>
       <c r="I118" s="4">
-        <v>43</v>
+        <v>33</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="15.75" customHeight="1">
       <c r="A119" s="22">
         <v>117</v>
       </c>
       <c r="B119" s="20" t="s">
+        <v>490</v>
+      </c>
+      <c r="C119" s="10"/>
+      <c r="D119" s="17" t="s">
+        <v>489</v>
+      </c>
+      <c r="E119" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="F119" s="17" t="s">
         <v>488</v>
       </c>
-      <c r="C119" s="10" t="s">
+      <c r="G119" s="15" t="s">
         <v>487</v>
       </c>
-      <c r="D119" s="17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H119" s="10">
-        <v>79592626</v>
+        <v>99996115</v>
       </c>
       <c r="I119" s="4">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="15.75" customHeight="1">
       <c r="A120" s="22">
         <v>118</v>
       </c>
       <c r="B120" s="20" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="C120" s="10"/>
+        <v>486</v>
+      </c>
+      <c r="C120" s="10" t="s">
+        <v>485</v>
+      </c>
       <c r="D120" s="17" t="s">
-        <v>229</v>
+        <v>484</v>
       </c>
       <c r="E120" s="17" t="s">
-        <v>230</v>
+        <v>51</v>
       </c>
       <c r="F120" s="17" t="s">
-        <v>826</v>
+        <v>165</v>
       </c>
       <c r="G120" s="15" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>166</v>
+      </c>
+      <c r="H120" s="10">
+        <v>79592626</v>
       </c>
       <c r="I120" s="4">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:9" ht="15.5" customHeight="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="15.75" customHeight="1">
       <c r="A121" s="22">
         <v>119</v>
       </c>
       <c r="B121" s="20" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="C121" s="10"/>
       <c r="D121" s="17" t="s">
-        <v>483</v>
+        <v>228</v>
       </c>
       <c r="E121" s="17" t="s">
-        <v>277</v>
+        <v>229</v>
       </c>
       <c r="F121" s="17" t="s">
-        <v>482</v>
+        <v>818</v>
       </c>
       <c r="G121" s="15" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>27033495</v>
+        <v>819</v>
+      </c>
+      <c r="H121" s="10" t="s">
+        <v>230</v>
       </c>
       <c r="I121" s="4">
-        <v>45</v>
+        <v>87</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="15.5" customHeight="1">
       <c r="A122" s="22">
         <v>120</v>
       </c>
       <c r="B122" s="20" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="C122" s="10"/>
+        <v>482</v>
+      </c>
+      <c r="C122" s="10">
+        <v>134</v>
+      </c>
       <c r="D122" s="17" t="s">
-        <v>726</v>
+        <v>481</v>
       </c>
       <c r="E122" s="17" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="F122" s="17" t="s">
-        <v>166</v>
+        <v>480</v>
       </c>
       <c r="G122" s="15" t="s">
-        <v>167</v>
+        <v>479</v>
       </c>
       <c r="H122" s="10">
-        <v>79592626</v>
+        <v>27033495</v>
       </c>
       <c r="I122" s="4">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:9" ht="15.75" customHeight="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="15.5" customHeight="1">
       <c r="A123" s="22">
         <v>121</v>
       </c>
       <c r="B123" s="20" t="s">
-        <v>538</v>
+        <v>717</v>
       </c>
       <c r="C123" s="10"/>
       <c r="D123" s="17" t="s">
-        <v>537</v>
+        <v>718</v>
       </c>
       <c r="E123" s="17" t="s">
-        <v>380</v>
+        <v>270</v>
       </c>
       <c r="F123" s="17" t="s">
-        <v>536</v>
+        <v>165</v>
       </c>
       <c r="G123" s="15" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>166</v>
+      </c>
+      <c r="H123" s="10">
+        <v>79592626</v>
       </c>
       <c r="I123" s="4">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="15.75" customHeight="1">
       <c r="A124" s="22">
         <v>122</v>
       </c>
       <c r="B124" s="20" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="C124" s="10"/>
       <c r="D124" s="17" t="s">
-        <v>267</v>
+        <v>535</v>
       </c>
       <c r="E124" s="17" t="s">
-        <v>21</v>
+        <v>378</v>
       </c>
       <c r="F124" s="17" t="s">
-        <v>268</v>
+        <v>534</v>
       </c>
       <c r="G124" s="15" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>79324311</v>
+        <v>754</v>
+      </c>
+      <c r="H124" s="10" t="s">
+        <v>533</v>
       </c>
       <c r="I124" s="4">
-        <v>32</v>
+        <v>102</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="15.75" customHeight="1">
       <c r="A125" s="22">
         <v>123</v>
       </c>
       <c r="B125" s="20" t="s">
-        <v>534</v>
+        <v>264</v>
       </c>
       <c r="C125" s="10">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D125" s="17" t="s">
-        <v>533</v>
+        <v>265</v>
       </c>
       <c r="E125" s="17" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="F125" s="17" t="s">
-        <v>532</v>
+        <v>266</v>
       </c>
       <c r="G125" s="15" t="s">
-        <v>531</v>
+        <v>267</v>
       </c>
       <c r="H125" s="10">
-        <v>77037232</v>
+        <v>79324311</v>
       </c>
       <c r="I125" s="4">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="15.75" customHeight="1">
       <c r="A126" s="22">
         <v>124</v>
       </c>
       <c r="B126" s="20" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>532</v>
+      </c>
+      <c r="C126" s="10">
+        <v>55</v>
       </c>
       <c r="D126" s="17" t="s">
-        <v>283</v>
+        <v>531</v>
       </c>
       <c r="E126" s="17" t="s">
-        <v>284</v>
+        <v>164</v>
       </c>
       <c r="F126" s="17" t="s">
-        <v>22</v>
+        <v>530</v>
       </c>
       <c r="G126" s="15" t="s">
-        <v>285</v>
+        <v>529</v>
       </c>
       <c r="H126" s="10">
-        <v>99059676</v>
+        <v>77037232</v>
       </c>
       <c r="I126" s="4">
-        <v>122</v>
+        <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="15.75" customHeight="1">
       <c r="A127" s="22">
         <v>125</v>
       </c>
       <c r="B127" s="20" t="s">
-        <v>530</v>
+        <v>824</v>
       </c>
       <c r="C127" s="10">
-        <v>5</v>
+        <v>260</v>
       </c>
       <c r="D127" s="17" t="s">
-        <v>529</v>
+        <v>825</v>
       </c>
       <c r="E127" s="17" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F127" s="17" t="s">
-        <v>528</v>
+        <v>827</v>
       </c>
       <c r="G127" s="15" t="s">
-        <v>527</v>
+        <v>831</v>
       </c>
       <c r="H127" s="10">
-        <v>21693951</v>
+        <v>79554333</v>
       </c>
       <c r="I127" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="15.75" customHeight="1">
       <c r="A128" s="22">
         <v>126</v>
       </c>
       <c r="B128" s="20" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>279</v>
+      </c>
+      <c r="C128" s="10" t="s">
+        <v>280</v>
       </c>
       <c r="D128" s="17" t="s">
-        <v>316</v>
+        <v>281</v>
       </c>
       <c r="E128" s="17" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="F128" s="17" t="s">
-        <v>317</v>
+        <v>22</v>
       </c>
       <c r="G128" s="15" t="s">
-        <v>318</v>
+        <v>283</v>
       </c>
       <c r="H128" s="10">
-        <v>77148712</v>
+        <v>99059676</v>
       </c>
       <c r="I128" s="4">
-        <v>34</v>
+        <v>122</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="15.75" customHeight="1">
       <c r="A129" s="22">
         <v>127</v>
       </c>
       <c r="B129" s="20" t="s">
-        <v>808</v>
+        <v>528</v>
       </c>
       <c r="C129" s="10">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D129" s="17" t="s">
-        <v>809</v>
+        <v>527</v>
       </c>
       <c r="E129" s="17" t="s">
         <v>33</v>
       </c>
       <c r="F129" s="17" t="s">
-        <v>810</v>
+        <v>526</v>
       </c>
       <c r="G129" s="15" t="s">
-        <v>811</v>
+        <v>525</v>
       </c>
       <c r="H129" s="10">
-        <v>77994444</v>
+        <v>21693951</v>
       </c>
       <c r="I129" s="4">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="15.75" customHeight="1">
       <c r="A130" s="22">
         <v>128</v>
       </c>
       <c r="B130" s="20" t="s">
-        <v>526</v>
+        <v>313</v>
       </c>
       <c r="C130" s="10">
-        <v>174</v>
+        <v>12</v>
       </c>
       <c r="D130" s="17" t="s">
-        <v>525</v>
+        <v>314</v>
       </c>
       <c r="E130" s="17" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="F130" s="17" t="s">
-        <v>524</v>
+        <v>315</v>
       </c>
       <c r="G130" s="15" t="s">
-        <v>523</v>
+        <v>316</v>
       </c>
       <c r="H130" s="10">
-        <v>27801176</v>
+        <v>77148712</v>
       </c>
       <c r="I130" s="4">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="15.75" customHeight="1">
       <c r="A131" s="22">
         <v>129</v>
       </c>
       <c r="B131" s="20" t="s">
-        <v>522</v>
+        <v>800</v>
       </c>
       <c r="C131" s="10">
         <v>15</v>
       </c>
       <c r="D131" s="17" t="s">
-        <v>521</v>
+        <v>801</v>
       </c>
       <c r="E131" s="17" t="s">
-        <v>520</v>
+        <v>33</v>
       </c>
       <c r="F131" s="17" t="s">
-        <v>519</v>
+        <v>802</v>
       </c>
       <c r="G131" s="15" t="s">
-        <v>518</v>
+        <v>803</v>
       </c>
       <c r="H131" s="10">
-        <v>79001150</v>
+        <v>77994444</v>
       </c>
       <c r="I131" s="4">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="15.75" customHeight="1">
       <c r="A132" s="22">
         <v>130</v>
       </c>
       <c r="B132" s="20" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="C132" s="10"/>
+        <v>524</v>
+      </c>
+      <c r="C132" s="10">
+        <v>174</v>
+      </c>
       <c r="D132" s="17" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="E132" s="17" t="s">
-        <v>516</v>
+        <v>161</v>
       </c>
       <c r="F132" s="17" t="s">
-        <v>801</v>
+        <v>522</v>
       </c>
       <c r="G132" s="15" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>521</v>
+      </c>
+      <c r="H132" s="10">
+        <v>27801176</v>
       </c>
       <c r="I132" s="4">
-        <v>81</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="15.75" customHeight="1">
       <c r="A133" s="22">
         <v>131</v>
       </c>
       <c r="B133" s="20" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="C133" s="10">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D133" s="17" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="E133" s="17" t="s">
-        <v>18</v>
+        <v>518</v>
       </c>
       <c r="F133" s="17" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="G133" s="15" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="H133" s="10">
-        <v>27085671</v>
+        <v>79001150</v>
       </c>
       <c r="I133" s="4">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="15.75" customHeight="1">
       <c r="A134" s="22">
         <v>132</v>
       </c>
       <c r="B134" s="20" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="C134" s="10"/>
       <c r="D134" s="17" t="s">
-        <v>233</v>
+        <v>515</v>
       </c>
       <c r="E134" s="17" t="s">
-        <v>234</v>
+        <v>514</v>
       </c>
       <c r="F134" s="17" t="s">
-        <v>703</v>
+        <v>793</v>
       </c>
       <c r="G134" s="15" t="s">
-        <v>236</v>
+        <v>509</v>
       </c>
       <c r="H134" s="10" t="s">
-        <v>237</v>
+        <v>512</v>
       </c>
       <c r="I134" s="4">
-        <v>112</v>
+        <v>81</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="15.75" customHeight="1">
       <c r="A135" s="22">
         <v>133</v>
       </c>
       <c r="B135" s="20" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="C135" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="C135" s="10">
+        <v>12</v>
+      </c>
+      <c r="D135" s="17" t="s">
         <v>510</v>
       </c>
-      <c r="D135" s="17" t="s">
+      <c r="E135" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F135" s="17" t="s">
+        <v>513</v>
+      </c>
+      <c r="G135" s="15" t="s">
         <v>509</v>
       </c>
-      <c r="E135" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H135" s="10">
-        <v>77037697</v>
+        <v>27085671</v>
       </c>
       <c r="I135" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="15.75" customHeight="1">
       <c r="A136" s="22">
         <v>134</v>
       </c>
       <c r="B136" s="20" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>234</v>
+      </c>
+      <c r="C136" s="10" t="s">
+        <v>231</v>
       </c>
       <c r="D136" s="17" t="s">
-        <v>508</v>
+        <v>232</v>
       </c>
       <c r="E136" s="17" t="s">
-        <v>10</v>
+        <v>233</v>
       </c>
       <c r="F136" s="17" t="s">
-        <v>504</v>
+        <v>695</v>
       </c>
       <c r="G136" s="15" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>21370452</v>
+        <v>235</v>
+      </c>
+      <c r="H136" s="10" t="s">
+        <v>236</v>
       </c>
       <c r="I136" s="4">
-        <v>25</v>
+        <v>112</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="15.75" customHeight="1">
       <c r="A137" s="22">
         <v>135</v>
       </c>
       <c r="B137" s="20" t="s">
+        <v>505</v>
+      </c>
+      <c r="C137" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="D137" s="17" t="s">
         <v>507</v>
       </c>
-      <c r="C137" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="E137" s="17" t="s">
-        <v>505</v>
+        <v>378</v>
       </c>
       <c r="F137" s="17" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="G137" s="15" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="H137" s="10">
-        <v>79782831</v>
+        <v>77037697</v>
       </c>
       <c r="I137" s="4">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="15.75" customHeight="1">
       <c r="A138" s="22">
         <v>136</v>
       </c>
       <c r="B138" s="20" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C138" s="10">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D138" s="17" t="s">
         <v>506</v>
       </c>
       <c r="E138" s="17" t="s">
-        <v>505</v>
+        <v>10</v>
       </c>
       <c r="F138" s="17" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="G138" s="15" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="H138" s="10">
-        <v>21418099</v>
+        <v>21370452</v>
       </c>
       <c r="I138" s="4">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="15.75" customHeight="1">
       <c r="A139" s="22">
         <v>137</v>
       </c>
       <c r="B139" s="20" t="s">
-        <v>674</v>
+        <v>505</v>
       </c>
       <c r="C139" s="10">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="D139" s="17" t="s">
-        <v>675</v>
+        <v>504</v>
       </c>
       <c r="E139" s="17" t="s">
-        <v>28</v>
+        <v>503</v>
       </c>
       <c r="F139" s="17" t="s">
-        <v>676</v>
+        <v>502</v>
       </c>
       <c r="G139" s="15" t="s">
-        <v>677</v>
+        <v>501</v>
       </c>
       <c r="H139" s="10">
-        <v>21677577</v>
+        <v>79782831</v>
       </c>
       <c r="I139" s="4">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="15.75" customHeight="1">
       <c r="A140" s="22">
         <v>138</v>
       </c>
       <c r="B140" s="20" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>505</v>
+      </c>
+      <c r="C140" s="10">
+        <v>109</v>
       </c>
       <c r="D140" s="17" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="E140" s="17" t="s">
-        <v>24</v>
+        <v>503</v>
       </c>
       <c r="F140" s="17" t="s">
-        <v>729</v>
+        <v>502</v>
       </c>
       <c r="G140" s="15" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>501</v>
+      </c>
+      <c r="H140" s="10">
+        <v>21418099</v>
       </c>
       <c r="I140" s="4">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="15.75" customHeight="1">
       <c r="A141" s="22">
         <v>139</v>
       </c>
       <c r="B141" s="20" t="s">
-        <v>298</v>
+        <v>667</v>
       </c>
       <c r="C141" s="10">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D141" s="17" t="s">
-        <v>300</v>
+        <v>668</v>
       </c>
       <c r="E141" s="17" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F141" s="17" t="s">
-        <v>301</v>
+        <v>834</v>
       </c>
       <c r="G141" s="15" t="s">
-        <v>302</v>
+        <v>669</v>
       </c>
       <c r="H141" s="10">
-        <v>77126526</v>
+        <v>21677577</v>
       </c>
       <c r="I141" s="4">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="15.75" customHeight="1">
       <c r="A142" s="22">
         <v>140</v>
       </c>
       <c r="B142" s="20" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>832</v>
+      </c>
+      <c r="C142" s="10"/>
       <c r="D142" s="17" t="s">
-        <v>348</v>
+        <v>833</v>
       </c>
       <c r="E142" s="17" t="s">
-        <v>284</v>
+        <v>28</v>
       </c>
       <c r="F142" s="17" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="G142" s="15" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>669</v>
+      </c>
+      <c r="H142" s="10">
+        <v>79828194</v>
       </c>
       <c r="I142" s="4">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:9" ht="15.75" customHeight="1">
       <c r="A143" s="22">
         <v>141</v>
       </c>
       <c r="B143" s="20" t="s">
-        <v>238</v>
+        <v>719</v>
       </c>
       <c r="C143" s="10" t="s">
-        <v>239</v>
+        <v>720</v>
       </c>
       <c r="D143" s="17" t="s">
-        <v>240</v>
+        <v>442</v>
       </c>
       <c r="E143" s="17" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="F143" s="17" t="s">
-        <v>241</v>
+        <v>721</v>
       </c>
       <c r="G143" s="15" t="s">
-        <v>242</v>
+        <v>722</v>
       </c>
       <c r="H143" s="10" t="s">
-        <v>243</v>
+        <v>723</v>
       </c>
       <c r="I143" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="15.75" customHeight="1">
       <c r="A144" s="22">
         <v>142</v>
       </c>
       <c r="B144" s="20" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="C144" s="10">
-        <v>265</v>
+        <v>30</v>
       </c>
       <c r="D144" s="17" t="s">
-        <v>244</v>
+        <v>298</v>
       </c>
       <c r="E144" s="17" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="F144" s="17" t="s">
-        <v>241</v>
+        <v>299</v>
       </c>
       <c r="G144" s="15" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>300</v>
+      </c>
+      <c r="H144" s="10">
+        <v>77126526</v>
       </c>
       <c r="I144" s="4">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="15.75" customHeight="1">
       <c r="A145" s="22">
         <v>143</v>
       </c>
       <c r="B145" s="20" t="s">
-        <v>238</v>
+        <v>348</v>
       </c>
       <c r="C145" s="10" t="s">
-        <v>571</v>
+        <v>347</v>
       </c>
       <c r="D145" s="17" t="s">
-        <v>570</v>
+        <v>346</v>
       </c>
       <c r="E145" s="17" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="F145" s="17" t="s">
-        <v>241</v>
+        <v>816</v>
       </c>
       <c r="G145" s="15" t="s">
-        <v>242</v>
+        <v>817</v>
       </c>
       <c r="H145" s="10" t="s">
-        <v>243</v>
+        <v>345</v>
       </c>
       <c r="I145" s="4">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="15.75" customHeight="1">
       <c r="A146" s="22">
         <v>144</v>
       </c>
       <c r="B146" s="20" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="C146" s="10"/>
+        <v>237</v>
+      </c>
+      <c r="C146" s="10" t="s">
+        <v>238</v>
+      </c>
       <c r="D146" s="17" t="s">
-        <v>568</v>
+        <v>239</v>
       </c>
       <c r="E146" s="17" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="F146" s="17" t="s">
-        <v>560</v>
+        <v>240</v>
       </c>
       <c r="G146" s="15" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>21323147</v>
+        <v>241</v>
+      </c>
+      <c r="H146" s="10" t="s">
+        <v>242</v>
       </c>
       <c r="I146" s="4">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:9" ht="15.75" customHeight="1">
       <c r="A147" s="22">
         <v>145</v>
       </c>
       <c r="B147" s="20" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="C147" s="10"/>
+        <v>237</v>
+      </c>
+      <c r="C147" s="10">
+        <v>265</v>
+      </c>
       <c r="D147" s="17" t="s">
-        <v>566</v>
+        <v>243</v>
       </c>
       <c r="E147" s="17" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="F147" s="17" t="s">
-        <v>560</v>
+        <v>240</v>
       </c>
       <c r="G147" s="15" t="s">
-        <v>559</v>
+        <v>241</v>
       </c>
       <c r="H147" s="10" t="s">
-        <v>565</v>
+        <v>242</v>
       </c>
       <c r="I147" s="4">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="15.75" customHeight="1">
       <c r="A148" s="22">
         <v>146</v>
       </c>
       <c r="B148" s="20" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="C148" s="10"/>
+        <v>237</v>
+      </c>
+      <c r="C148" s="10" t="s">
+        <v>569</v>
+      </c>
       <c r="D148" s="17" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="E148" s="17" t="s">
-        <v>380</v>
+        <v>10</v>
       </c>
       <c r="F148" s="17" t="s">
-        <v>560</v>
+        <v>240</v>
       </c>
       <c r="G148" s="15" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>21413941</v>
+        <v>241</v>
+      </c>
+      <c r="H148" s="10" t="s">
+        <v>242</v>
       </c>
       <c r="I148" s="4">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="15.75" customHeight="1">
       <c r="A149" s="22">
         <v>147</v>
       </c>
       <c r="B149" s="20" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="C149" s="10"/>
       <c r="D149" s="17" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="E149" s="17" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F149" s="17" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="G149" s="15" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>557</v>
+      </c>
+      <c r="H149" s="10">
+        <v>21323147</v>
       </c>
       <c r="I149" s="4">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="15.75" customHeight="1">
       <c r="A150" s="22">
         <v>148</v>
       </c>
       <c r="B150" s="20" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="C150" s="10"/>
       <c r="D150" s="17" t="s">
-        <v>321</v>
+        <v>564</v>
       </c>
       <c r="E150" s="17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F150" s="17" t="s">
-        <v>322</v>
+        <v>558</v>
       </c>
       <c r="G150" s="15" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>27130083</v>
+        <v>557</v>
+      </c>
+      <c r="H150" s="10" t="s">
+        <v>563</v>
       </c>
       <c r="I150" s="4">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="15.75" customHeight="1">
       <c r="A151" s="22">
         <v>149</v>
       </c>
       <c r="B151" s="20" t="s">
+        <v>562</v>
+      </c>
+      <c r="C151" s="10"/>
+      <c r="D151" s="17" t="s">
+        <v>561</v>
+      </c>
+      <c r="E151" s="17" t="s">
+        <v>378</v>
+      </c>
+      <c r="F151" s="17" t="s">
+        <v>558</v>
+      </c>
+      <c r="G151" s="15" t="s">
         <v>557</v>
       </c>
-      <c r="C151" s="10">
-[...15 lines deleted...]
-        <v>553</v>
+      <c r="H151" s="10">
+        <v>21413941</v>
       </c>
       <c r="I151" s="4">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="15.75" customHeight="1">
       <c r="A152" s="22">
         <v>150</v>
       </c>
       <c r="B152" s="20" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="C152" s="10"/>
+        <v>560</v>
+      </c>
+      <c r="C152" s="10">
+        <v>1</v>
+      </c>
       <c r="D152" s="17" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="E152" s="17" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="F152" s="17" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="G152" s="15" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>27881199</v>
+        <v>557</v>
+      </c>
+      <c r="H152" s="10" t="s">
+        <v>556</v>
       </c>
       <c r="I152" s="4">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="15.75" customHeight="1">
       <c r="A153" s="22">
         <v>151</v>
       </c>
       <c r="B153" s="20" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="C153" s="10"/>
+        <v>318</v>
+      </c>
+      <c r="C153" s="10" t="s">
+        <v>676</v>
+      </c>
       <c r="D153" s="17" t="s">
-        <v>547</v>
+        <v>319</v>
       </c>
       <c r="E153" s="17" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="F153" s="17" t="s">
-        <v>546</v>
+        <v>320</v>
       </c>
       <c r="G153" s="15" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>321</v>
+      </c>
+      <c r="H153" s="10">
+        <v>27130083</v>
       </c>
       <c r="I153" s="4">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:9" ht="14.5" customHeight="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="15.75" customHeight="1">
       <c r="A154" s="22">
         <v>152</v>
       </c>
       <c r="B154" s="20" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>555</v>
+      </c>
+      <c r="C154" s="10">
+        <v>63</v>
       </c>
       <c r="D154" s="17" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="E154" s="17" t="s">
-        <v>155</v>
+        <v>33</v>
       </c>
       <c r="F154" s="17" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="G154" s="15" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>21467153</v>
+        <v>552</v>
+      </c>
+      <c r="H154" s="10" t="s">
+        <v>551</v>
       </c>
       <c r="I154" s="4">
-        <v>94</v>
+        <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="15.75" customHeight="1">
       <c r="A155" s="22">
         <v>153</v>
       </c>
       <c r="B155" s="20" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="C155" s="10"/>
       <c r="D155" s="17" t="s">
-        <v>312</v>
+        <v>549</v>
       </c>
       <c r="E155" s="17" t="s">
-        <v>277</v>
+        <v>106</v>
       </c>
       <c r="F155" s="17" t="s">
-        <v>313</v>
+        <v>548</v>
       </c>
       <c r="G155" s="15" t="s">
-        <v>314</v>
+        <v>547</v>
       </c>
       <c r="H155" s="10">
-        <v>27570147</v>
+        <v>27881199</v>
       </c>
       <c r="I155" s="4">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="15.75" customHeight="1">
       <c r="A156" s="22">
         <v>154</v>
       </c>
       <c r="B156" s="20" t="s">
-        <v>732</v>
-[...3 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="C156" s="10"/>
       <c r="D156" s="17" t="s">
-        <v>734</v>
+        <v>545</v>
       </c>
       <c r="E156" s="17" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="F156" s="17" t="s">
-        <v>735</v>
+        <v>544</v>
       </c>
       <c r="G156" s="15" t="s">
-        <v>736</v>
+        <v>543</v>
       </c>
       <c r="H156" s="10" t="s">
-        <v>737</v>
+        <v>542</v>
       </c>
       <c r="I156" s="4">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:9" ht="15.75" customHeight="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="14.5" customHeight="1">
       <c r="A157" s="22">
         <v>155</v>
       </c>
       <c r="B157" s="20" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>541</v>
+      </c>
+      <c r="C157" s="10" t="s">
+        <v>540</v>
       </c>
       <c r="D157" s="17" t="s">
-        <v>331</v>
+        <v>539</v>
       </c>
       <c r="E157" s="17" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="F157" s="17" t="s">
-        <v>803</v>
+        <v>538</v>
       </c>
       <c r="G157" s="15" t="s">
-        <v>333</v>
+        <v>537</v>
       </c>
       <c r="H157" s="10">
-        <v>21224991</v>
+        <v>21467153</v>
       </c>
       <c r="I157" s="4">
-        <v>29</v>
+        <v>94</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="15.75" customHeight="1">
       <c r="A158" s="22">
         <v>156</v>
       </c>
       <c r="B158" s="20" t="s">
-        <v>574</v>
+        <v>309</v>
       </c>
       <c r="C158" s="10">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D158" s="17" t="s">
-        <v>573</v>
+        <v>310</v>
       </c>
       <c r="E158" s="17" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="F158" s="17" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="G158" s="15" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>312</v>
+      </c>
+      <c r="H158" s="10">
+        <v>27570147</v>
       </c>
       <c r="I158" s="4">
-        <v>54</v>
+        <v>32</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="15.75" customHeight="1">
       <c r="A159" s="22">
         <v>157</v>
       </c>
       <c r="B159" s="20" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>724</v>
+      </c>
+      <c r="C159" s="10" t="s">
+        <v>725</v>
       </c>
       <c r="D159" s="17" t="s">
-        <v>616</v>
+        <v>726</v>
       </c>
       <c r="E159" s="17" t="s">
-        <v>145</v>
+        <v>28</v>
       </c>
       <c r="F159" s="17" t="s">
-        <v>330</v>
+        <v>727</v>
       </c>
       <c r="G159" s="15" t="s">
-        <v>333</v>
+        <v>728</v>
       </c>
       <c r="H159" s="10" t="s">
-        <v>572</v>
+        <v>729</v>
       </c>
       <c r="I159" s="4">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="160" spans="1:9" ht="15.75" customHeight="1">
       <c r="A160" s="22">
         <v>158</v>
       </c>
       <c r="B160" s="20" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>330</v>
+      </c>
+      <c r="C160" s="10">
+        <v>29</v>
       </c>
       <c r="D160" s="17" t="s">
-        <v>264</v>
+        <v>329</v>
       </c>
       <c r="E160" s="17" t="s">
-        <v>265</v>
+        <v>33</v>
       </c>
       <c r="F160" s="17" t="s">
-        <v>330</v>
+        <v>795</v>
       </c>
       <c r="G160" s="15" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>331</v>
+      </c>
+      <c r="H160" s="10">
+        <v>21224991</v>
       </c>
       <c r="I160" s="4">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:9" ht="15.75" customHeight="1">
       <c r="A161" s="22">
         <v>159</v>
       </c>
       <c r="B161" s="20" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>572</v>
+      </c>
+      <c r="C161" s="10">
+        <v>38</v>
       </c>
       <c r="D161" s="17" t="s">
-        <v>689</v>
+        <v>571</v>
       </c>
       <c r="E161" s="17" t="s">
-        <v>687</v>
+        <v>24</v>
       </c>
       <c r="F161" s="17" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G161" s="15" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>21801434</v>
+        <v>331</v>
+      </c>
+      <c r="H161" s="10" t="s">
+        <v>570</v>
       </c>
       <c r="I161" s="4">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="162" spans="1:9" ht="15.75" customHeight="1">
       <c r="A162" s="22">
         <v>160</v>
       </c>
       <c r="B162" s="20" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="C162" s="10"/>
+        <v>615</v>
+      </c>
+      <c r="C162" s="10">
+        <v>133</v>
+      </c>
       <c r="D162" s="17" t="s">
-        <v>245</v>
+        <v>614</v>
       </c>
       <c r="E162" s="17" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="F162" s="17" t="s">
-        <v>609</v>
+        <v>328</v>
       </c>
       <c r="G162" s="15" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>27269379</v>
+        <v>331</v>
+      </c>
+      <c r="H162" s="10" t="s">
+        <v>570</v>
       </c>
       <c r="I162" s="4">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:9" ht="15.75" customHeight="1">
       <c r="A163" s="22">
         <v>161</v>
       </c>
       <c r="B163" s="20" t="s">
+        <v>613</v>
+      </c>
+      <c r="C163" s="10" t="s">
         <v>612</v>
       </c>
-      <c r="C163" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="D163" s="17" t="s">
-        <v>613</v>
+        <v>262</v>
       </c>
       <c r="E163" s="17" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F163" s="17" t="s">
-        <v>609</v>
+        <v>328</v>
       </c>
       <c r="G163" s="15" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>27135860</v>
+        <v>331</v>
+      </c>
+      <c r="H163" s="10" t="s">
+        <v>570</v>
       </c>
       <c r="I163" s="4">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:9" ht="15.75" customHeight="1">
       <c r="A164" s="22">
         <v>162</v>
       </c>
       <c r="B164" s="20" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>678</v>
+      </c>
+      <c r="C164" s="10" t="s">
+        <v>680</v>
       </c>
       <c r="D164" s="17" t="s">
-        <v>613</v>
+        <v>681</v>
       </c>
       <c r="E164" s="17" t="s">
-        <v>265</v>
+        <v>679</v>
       </c>
       <c r="F164" s="17" t="s">
-        <v>609</v>
+        <v>328</v>
       </c>
       <c r="G164" s="15" t="s">
-        <v>608</v>
+        <v>331</v>
       </c>
       <c r="H164" s="10">
-        <v>27852411</v>
+        <v>21801434</v>
       </c>
       <c r="I164" s="4">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="165" spans="1:9" ht="15.75" customHeight="1">
       <c r="A165" s="22">
         <v>163</v>
       </c>
       <c r="B165" s="20" t="s">
-        <v>612</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="C165" s="10"/>
       <c r="D165" s="17" t="s">
-        <v>610</v>
+        <v>244</v>
       </c>
       <c r="E165" s="17" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="F165" s="17" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="G165" s="15" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="H165" s="10">
-        <v>27988745</v>
+        <v>27269379</v>
       </c>
       <c r="I165" s="4">
-        <v>77</v>
+        <v>35</v>
       </c>
     </row>
     <row r="166" spans="1:9" ht="15.75" customHeight="1">
       <c r="A166" s="22">
         <v>164</v>
       </c>
       <c r="B166" s="20" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>610</v>
+      </c>
+      <c r="C166" s="10">
+        <v>7</v>
       </c>
       <c r="D166" s="17" t="s">
-        <v>753</v>
+        <v>611</v>
       </c>
       <c r="E166" s="17" t="s">
-        <v>744</v>
+        <v>263</v>
       </c>
       <c r="F166" s="17" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="G166" s="15" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="H166" s="10">
-        <v>27057945</v>
+        <v>27135860</v>
       </c>
       <c r="I166" s="4">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="167" spans="1:9" ht="15.75" customHeight="1">
       <c r="A167" s="22">
         <v>165</v>
       </c>
       <c r="B167" s="20" t="s">
+        <v>610</v>
+      </c>
+      <c r="C167" s="10">
+        <v>22</v>
+      </c>
+      <c r="D167" s="17" t="s">
+        <v>611</v>
+      </c>
+      <c r="E167" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="F167" s="17" t="s">
         <v>607</v>
       </c>
-      <c r="C167" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="17" t="s">
+      <c r="G167" s="15" t="s">
         <v>606</v>
       </c>
-      <c r="E167" s="17" t="s">
-[...9 lines deleted...]
-        <v>603</v>
+      <c r="H167" s="10">
+        <v>27852411</v>
       </c>
       <c r="I167" s="4">
-        <v>52</v>
+        <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:9" ht="15.75" customHeight="1">
       <c r="A168" s="22">
         <v>166</v>
       </c>
       <c r="B168" s="20" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>610</v>
+      </c>
+      <c r="C168" s="19" t="s">
+        <v>609</v>
       </c>
       <c r="D168" s="17" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="E168" s="17" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="F168" s="17" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="G168" s="15" t="s">
-        <v>591</v>
+        <v>606</v>
       </c>
       <c r="H168" s="10">
-        <v>27229761</v>
+        <v>27988745</v>
       </c>
       <c r="I168" s="4">
-        <v>26</v>
+        <v>77</v>
       </c>
     </row>
     <row r="169" spans="1:9" ht="15.75" customHeight="1">
       <c r="A169" s="22">
         <v>167</v>
       </c>
       <c r="B169" s="20" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>610</v>
+      </c>
+      <c r="C169" s="19" t="s">
+        <v>744</v>
       </c>
       <c r="D169" s="17" t="s">
-        <v>598</v>
+        <v>745</v>
       </c>
       <c r="E169" s="17" t="s">
-        <v>24</v>
+        <v>736</v>
       </c>
       <c r="F169" s="17" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="G169" s="15" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>606</v>
+      </c>
+      <c r="H169" s="10">
+        <v>27057945</v>
       </c>
       <c r="I169" s="4">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="170" spans="1:9" ht="15.75" customHeight="1">
       <c r="A170" s="22">
         <v>168</v>
       </c>
       <c r="B170" s="20" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>605</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>126</v>
       </c>
       <c r="D170" s="17" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="E170" s="17" t="s">
-        <v>84</v>
+        <v>518</v>
       </c>
       <c r="F170" s="17" t="s">
-        <v>829</v>
+        <v>603</v>
       </c>
       <c r="G170" s="15" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>77610530</v>
+        <v>602</v>
+      </c>
+      <c r="H170" s="10" t="s">
+        <v>601</v>
       </c>
       <c r="I170" s="4">
-        <v>25</v>
+        <v>52</v>
       </c>
     </row>
     <row r="171" spans="1:9" ht="15.75" customHeight="1">
       <c r="A171" s="22">
         <v>169</v>
       </c>
       <c r="B171" s="20" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="C171" s="10">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="D171" s="17" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="E171" s="17" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F171" s="17" t="s">
-        <v>829</v>
+        <v>595</v>
       </c>
       <c r="G171" s="15" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="H171" s="10">
-        <v>77610530</v>
+        <v>27229761</v>
       </c>
       <c r="I171" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="172" spans="1:9" ht="15.75" customHeight="1">
       <c r="A172" s="22">
         <v>170</v>
       </c>
       <c r="B172" s="20" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>598</v>
+      </c>
+      <c r="C172" s="10" t="s">
+        <v>597</v>
       </c>
       <c r="D172" s="17" t="s">
-        <v>247</v>
+        <v>596</v>
       </c>
       <c r="E172" s="17" t="s">
-        <v>248</v>
+        <v>24</v>
       </c>
       <c r="F172" s="17" t="s">
-        <v>249</v>
+        <v>595</v>
       </c>
       <c r="G172" s="15" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>21680265</v>
+        <v>589</v>
+      </c>
+      <c r="H172" s="10" t="s">
+        <v>594</v>
       </c>
       <c r="I172" s="4">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="173" spans="1:9" ht="15.75" customHeight="1">
       <c r="A173" s="22">
         <v>171</v>
       </c>
       <c r="B173" s="20" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C173" s="10">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D173" s="17" t="s">
+        <v>592</v>
+      </c>
+      <c r="E173" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="F173" s="17" t="s">
+        <v>821</v>
+      </c>
+      <c r="G173" s="15" t="s">
         <v>589</v>
       </c>
-      <c r="E173" s="17" t="s">
-[...9 lines deleted...]
-        <v>586</v>
+      <c r="H173" s="10">
+        <v>77610530</v>
       </c>
       <c r="I173" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:9" ht="15.75" customHeight="1">
       <c r="A174" s="22">
         <v>172</v>
       </c>
       <c r="B174" s="20" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>591</v>
+      </c>
+      <c r="C174" s="10">
+        <v>65</v>
       </c>
       <c r="D174" s="17" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="E174" s="17" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="F174" s="17" t="s">
-        <v>582</v>
+        <v>821</v>
       </c>
       <c r="G174" s="15" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>589</v>
+      </c>
+      <c r="H174" s="10">
+        <v>77610530</v>
       </c>
       <c r="I174" s="4">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:9" ht="15.75" customHeight="1">
       <c r="A175" s="22">
         <v>173</v>
       </c>
       <c r="B175" s="20" t="s">
-        <v>326</v>
+        <v>245</v>
       </c>
       <c r="C175" s="10">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D175" s="17" t="s">
-        <v>327</v>
+        <v>246</v>
       </c>
       <c r="E175" s="17" t="s">
-        <v>149</v>
+        <v>247</v>
       </c>
       <c r="F175" s="17" t="s">
-        <v>335</v>
+        <v>248</v>
       </c>
       <c r="G175" s="15" t="s">
-        <v>328</v>
+        <v>823</v>
       </c>
       <c r="H175" s="10">
-        <v>27418545</v>
+        <v>21680265</v>
       </c>
       <c r="I175" s="4">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:9" ht="15.75" customHeight="1">
       <c r="A176" s="22">
         <v>174</v>
       </c>
       <c r="B176" s="20" t="s">
-        <v>326</v>
+        <v>588</v>
       </c>
       <c r="C176" s="10">
-        <v>109</v>
+        <v>59</v>
       </c>
       <c r="D176" s="17" t="s">
-        <v>329</v>
+        <v>587</v>
       </c>
       <c r="E176" s="17" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F176" s="17" t="s">
-        <v>335</v>
+        <v>586</v>
       </c>
       <c r="G176" s="15" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>27418545</v>
+        <v>585</v>
+      </c>
+      <c r="H176" s="10" t="s">
+        <v>584</v>
       </c>
       <c r="I176" s="4">
-        <v>51</v>
+        <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:9" ht="15.75" customHeight="1">
       <c r="A177" s="22">
         <v>175</v>
       </c>
       <c r="B177" s="20" t="s">
+        <v>583</v>
+      </c>
+      <c r="C177" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="D177" s="17" t="s">
+        <v>581</v>
+      </c>
+      <c r="E177" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F177" s="17" t="s">
+        <v>580</v>
+      </c>
+      <c r="G177" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="H177" s="10" t="s">
         <v>578</v>
       </c>
-      <c r="C177" s="10">
-[...16 lines deleted...]
-      </c>
       <c r="I177" s="4">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="178" spans="1:9" ht="15.75" customHeight="1">
       <c r="A178" s="22">
         <v>176</v>
       </c>
       <c r="B178" s="20" t="s">
-        <v>578</v>
+        <v>324</v>
       </c>
       <c r="C178" s="10">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D178" s="17" t="s">
-        <v>577</v>
+        <v>325</v>
       </c>
       <c r="E178" s="17" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="F178" s="17" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="G178" s="15" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>326</v>
+      </c>
+      <c r="H178" s="10">
+        <v>27418545</v>
       </c>
       <c r="I178" s="4">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:9" ht="15.75" customHeight="1">
       <c r="A179" s="22">
         <v>177</v>
       </c>
       <c r="B179" s="20" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>324</v>
+      </c>
+      <c r="C179" s="10">
+        <v>109</v>
       </c>
       <c r="D179" s="17" t="s">
-        <v>743</v>
+        <v>327</v>
       </c>
       <c r="E179" s="17" t="s">
-        <v>744</v>
+        <v>18</v>
       </c>
       <c r="F179" s="17" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="G179" s="15" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>326</v>
+      </c>
+      <c r="H179" s="10">
+        <v>27418545</v>
       </c>
       <c r="I179" s="4">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="180" spans="1:9" ht="15.75" customHeight="1">
       <c r="A180" s="22">
         <v>178</v>
       </c>
       <c r="B180" s="20" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>576</v>
+      </c>
+      <c r="C180" s="10">
+        <v>8</v>
       </c>
       <c r="D180" s="17" t="s">
-        <v>661</v>
+        <v>577</v>
       </c>
       <c r="E180" s="17" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="F180" s="17" t="s">
-        <v>660</v>
+        <v>333</v>
       </c>
       <c r="G180" s="15" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>99238922</v>
+        <v>574</v>
+      </c>
+      <c r="H180" s="10" t="s">
+        <v>573</v>
       </c>
       <c r="I180" s="4">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="181" spans="1:9" ht="15.75" customHeight="1">
       <c r="A181" s="22">
         <v>179</v>
       </c>
       <c r="B181" s="20" t="s">
-        <v>663</v>
+        <v>576</v>
       </c>
       <c r="C181" s="10">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D181" s="17" t="s">
-        <v>774</v>
+        <v>575</v>
       </c>
       <c r="E181" s="17" t="s">
-        <v>265</v>
+        <v>84</v>
       </c>
       <c r="F181" s="17" t="s">
-        <v>660</v>
+        <v>333</v>
       </c>
       <c r="G181" s="15" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>99238922</v>
+        <v>574</v>
+      </c>
+      <c r="H181" s="10" t="s">
+        <v>573</v>
       </c>
       <c r="I181" s="4">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:9" ht="15.75" customHeight="1">
       <c r="A182" s="22">
         <v>180</v>
       </c>
       <c r="B182" s="20" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>576</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>734</v>
       </c>
       <c r="D182" s="17" t="s">
-        <v>657</v>
+        <v>735</v>
       </c>
       <c r="E182" s="17" t="s">
-        <v>34</v>
+        <v>736</v>
       </c>
       <c r="F182" s="17" t="s">
-        <v>656</v>
+        <v>333</v>
       </c>
       <c r="G182" s="15" t="s">
-        <v>655</v>
+        <v>574</v>
       </c>
       <c r="H182" s="10" t="s">
-        <v>654</v>
+        <v>573</v>
       </c>
       <c r="I182" s="4">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="183" spans="1:9" ht="15.75" customHeight="1">
       <c r="A183" s="22">
         <v>181</v>
       </c>
       <c r="B183" s="20" t="s">
+        <v>656</v>
+      </c>
+      <c r="C183" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="D183" s="17" t="s">
+        <v>654</v>
+      </c>
+      <c r="E183" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F183" s="17" t="s">
         <v>653</v>
       </c>
-      <c r="C183" s="10">
-[...2 lines deleted...]
-      <c r="D183" s="17" t="s">
+      <c r="G183" s="15" t="s">
         <v>652</v>
       </c>
-      <c r="E183" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H183" s="10">
-        <v>21340637</v>
+        <v>99238922</v>
       </c>
       <c r="I183" s="4">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="184" spans="1:9" ht="15.75" customHeight="1">
       <c r="A184" s="22">
         <v>182</v>
       </c>
       <c r="B184" s="20" t="s">
-        <v>768</v>
+        <v>656</v>
       </c>
       <c r="C184" s="10">
-        <v>105</v>
+        <v>2</v>
       </c>
       <c r="D184" s="17" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="E184" s="17" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="F184" s="17" t="s">
-        <v>819</v>
+        <v>653</v>
       </c>
       <c r="G184" s="15" t="s">
-        <v>770</v>
+        <v>652</v>
       </c>
       <c r="H184" s="10">
-        <v>27047944</v>
+        <v>99238922</v>
       </c>
       <c r="I184" s="4">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="185" spans="1:9" ht="15.75" customHeight="1">
       <c r="A185" s="22">
         <v>183</v>
       </c>
       <c r="B185" s="20" t="s">
+        <v>651</v>
+      </c>
+      <c r="C185" s="10">
+        <v>34</v>
+      </c>
+      <c r="D185" s="17" t="s">
+        <v>650</v>
+      </c>
+      <c r="E185" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="F185" s="17" t="s">
         <v>649</v>
       </c>
-      <c r="C185" s="10">
-[...2 lines deleted...]
-      <c r="D185" s="17" t="s">
+      <c r="G185" s="15" t="s">
         <v>648</v>
       </c>
-      <c r="E185" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H185" s="10">
-        <v>27556611</v>
+        <v>21340637</v>
       </c>
       <c r="I185" s="4">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9" ht="15.75" customHeight="1">
       <c r="A186" s="22">
         <v>184</v>
       </c>
       <c r="B186" s="20" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>760</v>
+      </c>
+      <c r="C186" s="10">
+        <v>105</v>
       </c>
       <c r="D186" s="17" t="s">
-        <v>643</v>
+        <v>761</v>
       </c>
       <c r="E186" s="17" t="s">
-        <v>520</v>
+        <v>270</v>
       </c>
       <c r="F186" s="17" t="s">
-        <v>642</v>
+        <v>811</v>
       </c>
       <c r="G186" s="15" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>762</v>
+      </c>
+      <c r="H186" s="10">
+        <v>27047944</v>
       </c>
       <c r="I186" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="187" spans="1:9" ht="15.75" customHeight="1">
       <c r="A187" s="22">
         <v>185</v>
       </c>
       <c r="B187" s="20" t="s">
-        <v>334</v>
+        <v>647</v>
       </c>
       <c r="C187" s="10">
-        <v>64</v>
+        <v>133</v>
       </c>
       <c r="D187" s="17" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="E187" s="17" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="F187" s="17" t="s">
-        <v>821</v>
+        <v>645</v>
       </c>
       <c r="G187" s="15" t="s">
-        <v>820</v>
+        <v>644</v>
       </c>
       <c r="H187" s="10">
-        <v>21803416</v>
+        <v>27556611</v>
       </c>
       <c r="I187" s="4">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="188" spans="1:9" ht="15.75" customHeight="1">
       <c r="A188" s="22">
         <v>186</v>
       </c>
       <c r="B188" s="20" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>643</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>642</v>
       </c>
       <c r="D188" s="17" t="s">
-        <v>324</v>
+        <v>641</v>
       </c>
       <c r="E188" s="17" t="s">
+        <v>518</v>
+      </c>
+      <c r="F188" s="17" t="s">
+        <v>640</v>
+      </c>
+      <c r="G188" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="H188" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="I188" s="4">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:9" ht="15.75" customHeight="1">
       <c r="A189" s="22">
         <v>187</v>
       </c>
       <c r="B189" s="20" t="s">
-        <v>638</v>
+        <v>332</v>
       </c>
       <c r="C189" s="10">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D189" s="17" t="s">
         <v>637</v>
       </c>
       <c r="E189" s="17" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F189" s="17" t="s">
-        <v>636</v>
+        <v>813</v>
       </c>
       <c r="G189" s="15" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>812</v>
+      </c>
+      <c r="H189" s="10">
+        <v>21803416</v>
       </c>
       <c r="I189" s="4">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="190" spans="1:9" ht="15.75" customHeight="1">
       <c r="A190" s="22">
         <v>188</v>
       </c>
       <c r="B190" s="20" t="s">
-        <v>638</v>
+        <v>332</v>
       </c>
       <c r="C190" s="10">
-        <v>123</v>
+        <v>165</v>
       </c>
       <c r="D190" s="17" t="s">
-        <v>766</v>
+        <v>322</v>
       </c>
       <c r="E190" s="17" t="s">
-        <v>520</v>
+        <v>24</v>
       </c>
       <c r="F190" s="17" t="s">
-        <v>636</v>
+        <v>813</v>
       </c>
       <c r="G190" s="15" t="s">
-        <v>635</v>
+        <v>812</v>
       </c>
       <c r="H190" s="10">
-        <v>21330410</v>
+        <v>21806843</v>
       </c>
       <c r="I190" s="4">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:9" ht="15.75" customHeight="1">
       <c r="A191" s="22">
         <v>189</v>
       </c>
       <c r="B191" s="20" t="s">
+        <v>636</v>
+      </c>
+      <c r="C191" s="10">
+        <v>15</v>
+      </c>
+      <c r="D191" s="17" t="s">
+        <v>635</v>
+      </c>
+      <c r="E191" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="F191" s="17" t="s">
+        <v>634</v>
+      </c>
+      <c r="G191" s="15" t="s">
         <v>633</v>
       </c>
-      <c r="C191" s="10" t="s">
+      <c r="H191" s="10" t="s">
         <v>632</v>
       </c>
-      <c r="D191" s="17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I191" s="4">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:9" ht="15.75" customHeight="1">
       <c r="A192" s="22">
         <v>190</v>
       </c>
       <c r="B192" s="20" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>636</v>
+      </c>
+      <c r="C192" s="10">
+        <v>123</v>
       </c>
       <c r="D192" s="17" t="s">
-        <v>253</v>
+        <v>758</v>
       </c>
       <c r="E192" s="17" t="s">
-        <v>34</v>
+        <v>518</v>
       </c>
       <c r="F192" s="17" t="s">
-        <v>261</v>
+        <v>634</v>
       </c>
       <c r="G192" s="15" t="s">
-        <v>254</v>
+        <v>633</v>
       </c>
       <c r="H192" s="10">
-        <v>21433086</v>
+        <v>21330410</v>
       </c>
       <c r="I192" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="193" spans="1:9" ht="15.75" customHeight="1">
       <c r="A193" s="22">
         <v>191</v>
       </c>
       <c r="B193" s="20" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>631</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>630</v>
       </c>
       <c r="D193" s="17" t="s">
-        <v>255</v>
+        <v>629</v>
       </c>
       <c r="E193" s="17" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="F193" s="17" t="s">
-        <v>261</v>
+        <v>628</v>
       </c>
       <c r="G193" s="15" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>21438664</v>
+        <v>627</v>
+      </c>
+      <c r="H193" s="10" t="s">
+        <v>626</v>
       </c>
       <c r="I193" s="4">
-        <v>47</v>
+        <v>22</v>
       </c>
     </row>
     <row r="194" spans="1:9" ht="15.75" customHeight="1">
       <c r="A194" s="22">
         <v>192</v>
       </c>
       <c r="B194" s="20" t="s">
+        <v>249</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="D194" s="17" t="s">
         <v>251</v>
       </c>
-      <c r="C194" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="17" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="F194" s="17" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="G194" s="15" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="H194" s="10">
-        <v>21463129</v>
+        <v>21433086</v>
       </c>
       <c r="I194" s="4">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:9" ht="15.75" customHeight="1">
       <c r="A195" s="22">
         <v>193</v>
       </c>
       <c r="B195" s="20" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C195" s="10">
-        <v>7</v>
+        <v>137</v>
       </c>
       <c r="D195" s="17" t="s">
-        <v>303</v>
+        <v>253</v>
       </c>
       <c r="E195" s="17" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
       <c r="F195" s="17" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="G195" s="15" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="H195" s="10">
-        <v>21233335</v>
+        <v>21438664</v>
       </c>
       <c r="I195" s="4">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:9" ht="15.75" customHeight="1">
       <c r="A196" s="22">
         <v>194</v>
       </c>
       <c r="B196" s="20" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>249</v>
+      </c>
+      <c r="C196" s="10">
+        <v>52</v>
       </c>
       <c r="D196" s="17" t="s">
-        <v>622</v>
+        <v>244</v>
       </c>
       <c r="E196" s="17" t="s">
-        <v>272</v>
+        <v>154</v>
       </c>
       <c r="F196" s="17" t="s">
-        <v>621</v>
+        <v>259</v>
       </c>
       <c r="G196" s="15" t="s">
-        <v>620</v>
+        <v>252</v>
       </c>
       <c r="H196" s="10">
-        <v>21693815</v>
+        <v>21463129</v>
       </c>
       <c r="I196" s="4">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="197" spans="1:9" ht="15.75" customHeight="1">
       <c r="A197" s="22">
         <v>195</v>
       </c>
       <c r="B197" s="20" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>249</v>
+      </c>
+      <c r="C197" s="10">
+        <v>7</v>
       </c>
       <c r="D197" s="17" t="s">
-        <v>625</v>
+        <v>301</v>
       </c>
       <c r="E197" s="17" t="s">
-        <v>165</v>
+        <v>275</v>
       </c>
       <c r="F197" s="17" t="s">
-        <v>621</v>
+        <v>259</v>
       </c>
       <c r="G197" s="15" t="s">
-        <v>620</v>
+        <v>252</v>
       </c>
       <c r="H197" s="10">
-        <v>21257207</v>
+        <v>21233335</v>
       </c>
       <c r="I197" s="4">
-        <v>136</v>
+        <v>30</v>
       </c>
     </row>
     <row r="198" spans="1:9" ht="15.75" customHeight="1">
       <c r="A198" s="22">
         <v>196</v>
       </c>
       <c r="B198" s="20" t="s">
+        <v>622</v>
+      </c>
+      <c r="C198" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="D198" s="17" t="s">
+        <v>620</v>
+      </c>
+      <c r="E198" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="F198" s="17" t="s">
         <v>619</v>
       </c>
-      <c r="C198" s="12"/>
-[...6 lines deleted...]
-      <c r="F198" s="7" t="s">
+      <c r="G198" s="15" t="s">
         <v>618</v>
       </c>
-      <c r="G198" s="15" t="s">
-[...3 lines deleted...]
-        <v>25987681</v>
+      <c r="H198" s="10">
+        <v>21693815</v>
       </c>
       <c r="I198" s="4">
-        <v>81</v>
+        <v>62</v>
       </c>
     </row>
     <row r="199" spans="1:9" ht="15.75" customHeight="1">
       <c r="A199" s="22">
         <v>197</v>
       </c>
       <c r="B199" s="20" t="s">
-        <v>785</v>
+        <v>625</v>
       </c>
       <c r="C199" s="10" t="s">
-        <v>366</v>
+        <v>624</v>
       </c>
       <c r="D199" s="17" t="s">
-        <v>365</v>
+        <v>623</v>
       </c>
       <c r="E199" s="17" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
       <c r="F199" s="17" t="s">
-        <v>25</v>
+        <v>619</v>
       </c>
       <c r="G199" s="15" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>618</v>
+      </c>
+      <c r="H199" s="10">
+        <v>21257207</v>
       </c>
       <c r="I199" s="4">
-        <v>27</v>
+        <v>136</v>
       </c>
     </row>
     <row r="200" spans="1:9" ht="15.75" customHeight="1">
       <c r="A200" s="22">
         <v>198</v>
       </c>
       <c r="B200" s="20" t="s">
-        <v>785</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>617</v>
+      </c>
+      <c r="C200" s="12"/>
+      <c r="D200" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="F200" s="7" t="s">
+        <v>616</v>
       </c>
       <c r="G200" s="15" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>757</v>
+      </c>
+      <c r="H200" s="12">
+        <v>25987681</v>
       </c>
       <c r="I200" s="4">
-        <v>22</v>
+        <v>81</v>
       </c>
     </row>
     <row r="201" spans="1:9" ht="15.75" customHeight="1">
       <c r="A201" s="22">
         <v>199</v>
       </c>
       <c r="B201" s="20" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="C201" s="10"/>
+        <v>777</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>364</v>
+      </c>
       <c r="D201" s="17" t="s">
-        <v>221</v>
+        <v>363</v>
       </c>
       <c r="E201" s="17" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F201" s="17" t="s">
         <v>25</v>
       </c>
       <c r="G201" s="15" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="H201" s="10" t="s">
-        <v>222</v>
+        <v>362</v>
       </c>
       <c r="I201" s="4">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="202" spans="1:9" ht="15.75" customHeight="1">
       <c r="A202" s="22">
         <v>200</v>
       </c>
       <c r="B202" s="20" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="C202" s="10"/>
+        <v>777</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>88</v>
+      </c>
       <c r="D202" s="17" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="E202" s="17" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="F202" s="17" t="s">
         <v>25</v>
       </c>
       <c r="G202" s="15" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>21336345</v>
+        <v>779</v>
+      </c>
+      <c r="H202" s="10" t="s">
+        <v>91</v>
       </c>
       <c r="I202" s="4">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="203" spans="1:9" ht="15.75" customHeight="1">
       <c r="A203" s="22">
         <v>201</v>
       </c>
       <c r="B203" s="20" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="C203" s="10"/>
       <c r="D203" s="17" t="s">
-        <v>308</v>
+        <v>220</v>
       </c>
       <c r="E203" s="17" t="s">
-        <v>155</v>
+        <v>14</v>
       </c>
       <c r="F203" s="17" t="s">
         <v>25</v>
       </c>
       <c r="G203" s="15" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>79232003</v>
+        <v>780</v>
+      </c>
+      <c r="H203" s="10" t="s">
+        <v>221</v>
       </c>
       <c r="I203" s="4">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="204" spans="1:9" ht="15.75" customHeight="1">
       <c r="A204" s="22">
         <v>202</v>
       </c>
       <c r="B204" s="20" t="s">
-        <v>785</v>
+        <v>777</v>
       </c>
       <c r="C204" s="10"/>
       <c r="D204" s="17" t="s">
-        <v>389</v>
+        <v>136</v>
       </c>
       <c r="E204" s="17" t="s">
-        <v>295</v>
+        <v>78</v>
       </c>
       <c r="F204" s="17" t="s">
         <v>25</v>
       </c>
       <c r="G204" s="15" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="H204" s="10">
-        <v>21697970</v>
+        <v>21336345</v>
       </c>
       <c r="I204" s="4">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:9" ht="15.75" customHeight="1" thickBot="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="15.75" customHeight="1">
       <c r="A205" s="22">
         <v>203</v>
       </c>
-      <c r="B205" s="27" t="s">
-[...9 lines deleted...]
-      <c r="F205" s="30" t="s">
+      <c r="B205" s="20" t="s">
+        <v>777</v>
+      </c>
+      <c r="C205" s="10">
+        <v>88</v>
+      </c>
+      <c r="D205" s="17" t="s">
+        <v>306</v>
+      </c>
+      <c r="E205" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="F205" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="G205" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H205" s="28">
+      <c r="G205" s="15" t="s">
+        <v>782</v>
+      </c>
+      <c r="H205" s="10">
+        <v>79232003</v>
+      </c>
+      <c r="I205" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A206" s="22">
+        <v>204</v>
+      </c>
+      <c r="B206" s="20" t="s">
+        <v>777</v>
+      </c>
+      <c r="C206" s="10"/>
+      <c r="D206" s="17" t="s">
+        <v>387</v>
+      </c>
+      <c r="E206" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="F206" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G206" s="15" t="s">
+        <v>783</v>
+      </c>
+      <c r="H206" s="10">
+        <v>21697970</v>
+      </c>
+      <c r="I206" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A207" s="22">
+        <v>205</v>
+      </c>
+      <c r="B207" s="27" t="s">
+        <v>777</v>
+      </c>
+      <c r="C207" s="28"/>
+      <c r="D207" s="29" t="s">
+        <v>791</v>
+      </c>
+      <c r="E207" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="F207" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="G207" s="31" t="s">
+        <v>792</v>
+      </c>
+      <c r="H207" s="28">
         <v>25683807</v>
       </c>
-      <c r="I205" s="32">
+      <c r="I207" s="32">
         <v>85</v>
       </c>
     </row>
-    <row r="206" spans="1:9" ht="15.75" customHeight="1">
-[...20 lines deleted...]
-    </row>
     <row r="208" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A208" s="23"/>
-[...7 lines deleted...]
-      <c r="I208" s="7"/>
+      <c r="A208" s="24"/>
+      <c r="B208" s="25"/>
+      <c r="C208" s="26"/>
+      <c r="D208" s="25"/>
+      <c r="E208" s="25"/>
+      <c r="F208" s="25"/>
+      <c r="G208" s="25"/>
+      <c r="H208" s="26"/>
+      <c r="I208" s="25"/>
     </row>
     <row r="209" spans="1:9" ht="15.75" customHeight="1">
       <c r="A209" s="23"/>
       <c r="B209" s="7"/>
       <c r="C209" s="12"/>
       <c r="D209" s="7"/>
       <c r="E209" s="7"/>
       <c r="F209" s="7"/>
       <c r="G209" s="7"/>
       <c r="H209" s="12"/>
       <c r="I209" s="7"/>
     </row>
     <row r="210" spans="1:9" ht="15.75" customHeight="1">
       <c r="A210" s="23"/>
       <c r="B210" s="7"/>
       <c r="C210" s="12"/>
       <c r="D210" s="7"/>
       <c r="E210" s="7"/>
       <c r="F210" s="7"/>
       <c r="G210" s="7"/>
       <c r="H210" s="12"/>
       <c r="I210" s="7"/>
     </row>
     <row r="211" spans="1:9" ht="15.75" customHeight="1">
       <c r="A211" s="23"/>
@@ -17108,200 +17157,225 @@
       <c r="H946" s="12"/>
       <c r="I946" s="7"/>
     </row>
     <row r="947" spans="1:9" ht="15.75" customHeight="1">
       <c r="A947" s="23"/>
       <c r="B947" s="7"/>
       <c r="C947" s="12"/>
       <c r="D947" s="7"/>
       <c r="E947" s="7"/>
       <c r="F947" s="7"/>
       <c r="G947" s="7"/>
       <c r="H947" s="12"/>
       <c r="I947" s="7"/>
     </row>
     <row r="948" spans="1:9" ht="15.75" customHeight="1">
       <c r="A948" s="23"/>
       <c r="B948" s="7"/>
       <c r="C948" s="12"/>
       <c r="D948" s="7"/>
       <c r="E948" s="7"/>
       <c r="F948" s="7"/>
       <c r="G948" s="7"/>
       <c r="H948" s="12"/>
       <c r="I948" s="7"/>
     </row>
+    <row r="949" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A949" s="23"/>
+      <c r="B949" s="7"/>
+      <c r="C949" s="12"/>
+      <c r="D949" s="7"/>
+      <c r="E949" s="7"/>
+      <c r="F949" s="7"/>
+      <c r="G949" s="7"/>
+      <c r="H949" s="12"/>
+      <c r="I949" s="7"/>
+    </row>
+    <row r="950" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A950" s="23"/>
+      <c r="B950" s="7"/>
+      <c r="C950" s="12"/>
+      <c r="D950" s="7"/>
+      <c r="E950" s="7"/>
+      <c r="F950" s="7"/>
+      <c r="G950" s="7"/>
+      <c r="H950" s="12"/>
+      <c r="I950" s="7"/>
+    </row>
   </sheetData>
-  <autoFilter ref="F1:F948" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition ref="B3:B198"/>
+  <autoFilter ref="F1:F950" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:I200">
+    <sortCondition ref="B3:B200"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="G7" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="G20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="G124" r:id="rId25" xr:uid="{3755DBEC-2B89-4990-AE9D-C7398165C821}"/>
+    <hyperlink ref="G21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="G24" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="G26" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="G28" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="G33" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="G52" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="G59" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="G76" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="G89" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="G90" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="G93" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="G118" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="G194" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="G136" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="G94" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="G95" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="G175" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="G23" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="G98:G99" r:id="rId22" display="info@wigglesnwriggles.com" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="G27" r:id="rId23" xr:uid="{49C3E78D-60FC-438C-A28E-40B02F99693A}"/>
+    <hyperlink ref="G63" r:id="rId24" xr:uid="{14908BC2-88F5-48D5-BB51-81E48D3691EB}"/>
+    <hyperlink ref="G125" r:id="rId25" xr:uid="{3755DBEC-2B89-4990-AE9D-C7398165C821}"/>
     <hyperlink ref="G12" r:id="rId26" xr:uid="{A34C9864-D72E-450E-BD38-818B4206BFAC}"/>
-    <hyperlink ref="G61" r:id="rId27" xr:uid="{839856DD-C1A4-4DBD-A6CA-3FB4994CF32E}"/>
+    <hyperlink ref="G62" r:id="rId27" xr:uid="{839856DD-C1A4-4DBD-A6CA-3FB4994CF32E}"/>
     <hyperlink ref="G5" r:id="rId28" xr:uid="{E3757F75-164F-41F6-86D0-2ADCDFC681F6}"/>
-    <hyperlink ref="G39" r:id="rId29" xr:uid="{19B7ABA3-9EDF-4DEA-828A-11AB32D940FE}"/>
-[...43 lines deleted...]
-    <hyperlink ref="G139" r:id="rId73" xr:uid="{6F9C6CF1-50AE-41B0-B100-606626DAA785}"/>
+    <hyperlink ref="G40" r:id="rId29" xr:uid="{19B7ABA3-9EDF-4DEA-828A-11AB32D940FE}"/>
+    <hyperlink ref="G144" r:id="rId30" xr:uid="{16C52970-6550-4876-9D07-9464BE37EE8E}"/>
+    <hyperlink ref="G197" r:id="rId31" xr:uid="{9B374756-414B-4D5D-A619-A1E4D3685098}"/>
+    <hyperlink ref="G91" r:id="rId32" xr:uid="{40ECCF75-1EFD-41E1-954F-145C3D17D1F8}"/>
+    <hyperlink ref="G158" r:id="rId33" xr:uid="{8B410F68-7045-447A-95E7-AF104AC97ECA}"/>
+    <hyperlink ref="G130" r:id="rId34" xr:uid="{F4DED698-748F-43DD-B62E-5EB18F3D8E73}"/>
+    <hyperlink ref="G178" r:id="rId35" xr:uid="{808CFA02-A861-4C61-A330-557FBE64C5BD}"/>
+    <hyperlink ref="G97" r:id="rId36" xr:uid="{20B0E385-4CC6-4E80-B131-C27EEF2AF287}"/>
+    <hyperlink ref="G179" r:id="rId37" xr:uid="{C0DF7141-C4CC-4786-89A9-48825896ADBF}"/>
+    <hyperlink ref="G44" r:id="rId38" xr:uid="{96EAEE4D-4400-49E5-83A3-25D6734934E7}"/>
+    <hyperlink ref="G81" r:id="rId39" xr:uid="{37943F7C-3B33-4A83-BA51-8AB6F67449F8}"/>
+    <hyperlink ref="G104" r:id="rId40" xr:uid="{F8366242-4472-495E-BCA7-7756C187CD3D}"/>
+    <hyperlink ref="G145" r:id="rId41" display="info@vista.coop" xr:uid="{2EAD13F7-EFCC-40CE-B437-A675FD93A2D3}"/>
+    <hyperlink ref="G18" r:id="rId42" xr:uid="{090F309B-3376-48E1-AEAF-CA4C62317D6E}"/>
+    <hyperlink ref="G19" r:id="rId43" xr:uid="{9D2B5456-2AC5-4BED-9396-599E4604AE6C}"/>
+    <hyperlink ref="G34" r:id="rId44" xr:uid="{0A6AFE4C-9939-4740-9A8F-BB085E6BDDF2}"/>
+    <hyperlink ref="G50" r:id="rId45" xr:uid="{25F8DF1F-A901-45DD-9D22-C79186FC3CE6}"/>
+    <hyperlink ref="G58" r:id="rId46" xr:uid="{8E7F8BA9-9F3C-47FF-B51C-118FFDA3449E}"/>
+    <hyperlink ref="G30" r:id="rId47" xr:uid="{EF557F9A-217F-4E12-BC89-B70E0735CBDD}"/>
+    <hyperlink ref="G61" r:id="rId48" xr:uid="{2B1159A1-3EFC-49E6-9ED3-AEC7657CDC70}"/>
+    <hyperlink ref="G70" r:id="rId49" xr:uid="{7B3C884A-6BEE-4080-9CBF-0BDE1482CDDD}"/>
+    <hyperlink ref="G67" r:id="rId50" xr:uid="{F1510E17-BD18-410C-A676-2941F40768E6}"/>
+    <hyperlink ref="G85" r:id="rId51" display="administration@littleeinsteins.education" xr:uid="{40C83CFC-BF0A-4602-B1E8-BF4772CCD88B}"/>
+    <hyperlink ref="G126:G128" r:id="rId52" display="administration@littleeinsteins.education" xr:uid="{72D45F35-328D-47E8-9943-7DE9F66D51C3}"/>
+    <hyperlink ref="G112" r:id="rId53" xr:uid="{802E51A7-CE6F-41BF-8DED-51CE43200389}"/>
+    <hyperlink ref="G109" r:id="rId54" display="victoria.sultana@outlook.com" xr:uid="{BD77242A-7FFB-42E0-858E-63F4022DAEFB}"/>
+    <hyperlink ref="G105" r:id="rId55" display="mailto:apply@magiccastlechildcare.com" xr:uid="{97986F17-61BB-48DC-BE7D-236673A066B7}"/>
+    <hyperlink ref="G120" r:id="rId56" xr:uid="{3296739D-4BC8-4FF1-B42B-D65D85EB8135}"/>
+    <hyperlink ref="G122" r:id="rId57" xr:uid="{0BC7BA05-95F6-42DF-BAEF-F18F45747CD2}"/>
+    <hyperlink ref="G129" r:id="rId58" xr:uid="{60677D3F-5970-4AE6-9FD7-32A44812F2BB}"/>
+    <hyperlink ref="G132" r:id="rId59" xr:uid="{D7484BE4-BCA8-4084-B29B-AE63CE92B787}"/>
+    <hyperlink ref="G133" r:id="rId60" xr:uid="{EF8DE570-2545-4CAD-BDA7-4D9705FA1A68}"/>
+    <hyperlink ref="G134" r:id="rId61" xr:uid="{F48EB86C-B3EB-4433-B364-6A670BC44E22}"/>
+    <hyperlink ref="G135" r:id="rId62" xr:uid="{B50F9E31-7372-42B2-AF1F-4E46F471CA92}"/>
+    <hyperlink ref="G154" r:id="rId63" xr:uid="{71DC64E0-4E6F-4D0B-A918-F77C5562599B}"/>
+    <hyperlink ref="G156" r:id="rId64" xr:uid="{55878AAE-6105-465A-9B62-FF449B3D15EE}"/>
+    <hyperlink ref="G165" r:id="rId65" xr:uid="{2E105D38-79FE-42E9-BAC6-6EC1F2E30A1F}"/>
+    <hyperlink ref="G166" r:id="rId66" xr:uid="{7BAEF091-E57F-46F1-BF90-4F118EC4FA6C}"/>
+    <hyperlink ref="G168" r:id="rId67" xr:uid="{5B7BC1B3-C9AE-4E65-A75E-8FA240BFE0B2}"/>
+    <hyperlink ref="G180" r:id="rId68" display="tnsnursery@gmail.com" xr:uid="{9C3FA0D1-B5A0-4B84-8333-C298F39F665F}"/>
+    <hyperlink ref="G181" r:id="rId69" display="tnsnursery@gmail.com" xr:uid="{6BCC6544-A8E6-45C7-B1C2-B569742335ED}"/>
+    <hyperlink ref="G167" r:id="rId70" xr:uid="{12B02583-C76D-461B-9AC9-3189913E5C35}"/>
+    <hyperlink ref="G187" r:id="rId71" xr:uid="{B1D2B7E2-3978-489A-A0FC-F67A5C60BE5F}"/>
+    <hyperlink ref="G32" r:id="rId72" xr:uid="{F2CA43E8-7CBF-48EE-BB5F-61767767FF98}"/>
+    <hyperlink ref="G141" r:id="rId73" xr:uid="{6F9C6CF1-50AE-41B0-B100-606626DAA785}"/>
     <hyperlink ref="G11" r:id="rId74" xr:uid="{63B89FB5-011E-4290-979A-7DFED38DA6C4}"/>
-    <hyperlink ref="G97" r:id="rId75" xr:uid="{A47DC880-248C-4CAF-8264-50A72FBFD0B1}"/>
-[...31 lines deleted...]
-    <hyperlink ref="G120" r:id="rId107" xr:uid="{FF9DA1D6-9E08-43A3-818B-ABC31202EA9A}"/>
+    <hyperlink ref="G98" r:id="rId75" xr:uid="{A47DC880-248C-4CAF-8264-50A72FBFD0B1}"/>
+    <hyperlink ref="G38" r:id="rId76" xr:uid="{DC8087BD-B04F-4560-8142-B3609CA1957E}"/>
+    <hyperlink ref="G77" r:id="rId77" display="christabelle@lilvillechildcare.com" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="G78" r:id="rId78" display="christabelle@lilvillechildcare.com" xr:uid="{6200767D-DA23-46D7-918E-8ED32F4A310C}"/>
+    <hyperlink ref="G20" r:id="rId79" xr:uid="{7138496D-7FAE-48EC-81FD-F65FE349CAF5}"/>
+    <hyperlink ref="G113" r:id="rId80" display="alexia.tonna-micallef@gov.mt" xr:uid="{F1E6A2F8-EDB0-49D4-92D0-4F295BEBD4BC}"/>
+    <hyperlink ref="G101" r:id="rId81" xr:uid="{76173E54-D1CB-4912-A955-845697C89198}"/>
+    <hyperlink ref="G79" r:id="rId82" display="christabelle@lilvillechildcare.com" xr:uid="{DED86685-3274-41C3-8677-0170D78E2C1E}"/>
+    <hyperlink ref="G110" r:id="rId83" xr:uid="{F94346CE-481C-44D8-96BB-EEF0D778225A}"/>
+    <hyperlink ref="G82" r:id="rId84" xr:uid="{E1BFEB1A-4280-411A-AB0A-8EDD624ACDAD}"/>
+    <hyperlink ref="G22" r:id="rId85" xr:uid="{D1B9CD74-CFFE-4438-A2EE-EF413EE25C33}"/>
+    <hyperlink ref="G123" r:id="rId86" xr:uid="{8AEA9C39-2DB6-4C0C-A2DF-6A058C027D88}"/>
+    <hyperlink ref="G159" r:id="rId87" xr:uid="{89C6E45C-06A2-48D3-98BF-466A190F5AFB}"/>
+    <hyperlink ref="G68" r:id="rId88" xr:uid="{2ADF337E-E059-4AF6-8068-8677E70C9905}"/>
+    <hyperlink ref="G124" r:id="rId89" xr:uid="{B4CFC169-4C25-4C22-A001-1DA065487284}"/>
+    <hyperlink ref="G186" r:id="rId90" xr:uid="{C012A515-FD70-4E45-ADB2-9BADC438FDDE}"/>
+    <hyperlink ref="G31" r:id="rId91" xr:uid="{A8C96633-1FA8-4A09-9189-0185F758D0CF}"/>
+    <hyperlink ref="G48" r:id="rId92" xr:uid="{50B416AB-4F7D-4E22-BDF0-C96B41A83860}"/>
+    <hyperlink ref="G16" r:id="rId93" xr:uid="{C04C6947-DD1A-4868-931C-8DFCD6F030A3}"/>
+    <hyperlink ref="G201" r:id="rId94" xr:uid="{51418683-E74E-40D5-89B3-CEE3C5BBE162}"/>
+    <hyperlink ref="G202" r:id="rId95" xr:uid="{F30B91FC-1496-478D-8E67-604AE7DDC211}"/>
+    <hyperlink ref="G203" r:id="rId96" display="mailto:msida@zugraga.mt" xr:uid="{5140627D-2AA6-4039-AFF2-5657E7C0FF56}"/>
+    <hyperlink ref="G204" r:id="rId97" display="mailto:zejtun@zugraga.mt" xr:uid="{E9F516AC-B3AF-4632-9B33-6B7469CF3B23}"/>
+    <hyperlink ref="G205" r:id="rId98" display="mailto:zebbug@zugraga.mt" xr:uid="{C6C43B29-E0D3-471E-93CD-ED15352E5404}"/>
+    <hyperlink ref="G206" r:id="rId99" display="mailto:ghaxaq@zugraga.mt" xr:uid="{92A1FC1C-5E1E-4D44-85D0-83068D6900C9}"/>
+    <hyperlink ref="G25" r:id="rId100" xr:uid="{919BE022-DB42-4FBC-91F6-5EC19B174984}"/>
+    <hyperlink ref="G92" r:id="rId101" xr:uid="{8228307C-8B14-43F6-8340-BD72C0673E7A}"/>
+    <hyperlink ref="G207" r:id="rId102" xr:uid="{7CD03EB5-3B3C-4B34-9A61-FF89328B3071}"/>
+    <hyperlink ref="G41" r:id="rId103" xr:uid="{85EF592D-08D2-4946-81F9-D24BAF9D6C6A}"/>
+    <hyperlink ref="G190" r:id="rId104" display="melanie@totcarecentre.com" xr:uid="{63B70BF8-7C70-4D45-9AE0-6C63A823CF92}"/>
+    <hyperlink ref="G198" r:id="rId105" xr:uid="{C2F3F5F5-5DDE-4D30-8AC1-26ECBC078ECF}"/>
+    <hyperlink ref="G111" r:id="rId106" xr:uid="{DE2AE2C8-B905-401F-978A-6345C9D9A9FB}"/>
+    <hyperlink ref="G121" r:id="rId107" xr:uid="{FF9DA1D6-9E08-43A3-818B-ABC31202EA9A}"/>
+    <hyperlink ref="G15" r:id="rId108" xr:uid="{7ADE684C-3B59-4424-8C81-739675B5183C}"/>
+    <hyperlink ref="G127" r:id="rId109" xr:uid="{29098235-D05E-4B62-97C9-AF9ABAAA1692}"/>
+    <hyperlink ref="G142" r:id="rId110" xr:uid="{0AF0B4A3-69AE-4D04-A6EF-CA9BDA6C9607}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283505" right="0.27559055118110198" top="0.74803149606299202" bottom="0.47244094488188998" header="0" footer="0"/>
-  <pageSetup paperSize="8" orientation="landscape" r:id="rId108"/>
+  <pageSetup paperSize="8" orientation="landscape" r:id="rId111"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="K1:L1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.58203125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="26" width="7.58203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="11:12" ht="14.5">
       <c r="K1" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="11:12" ht="14.5">
       <c r="K2" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1"/>
     <row r="22" ht="15.75" customHeight="1"/>
     <row r="23" ht="15.75" customHeight="1"/>
     <row r="24" ht="15.75" customHeight="1"/>
     <row r="25" ht="15.75" customHeight="1"/>
     <row r="26" ht="15.75" customHeight="1"/>
     <row r="27" ht="15.75" customHeight="1"/>
     <row r="28" ht="15.75" customHeight="1"/>
     <row r="29" ht="15.75" customHeight="1"/>
     <row r="30" ht="15.75" customHeight="1"/>
     <row r="31" ht="15.75" customHeight="1"/>
     <row r="32" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>
     <row r="42" ht="15.75" customHeight="1"/>
     <row r="43" ht="15.75" customHeight="1"/>